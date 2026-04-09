--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -234,351 +234,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of uranyl-binding proteins in Arabidopsis thaliana cells exposed to uranium: Insights from a metalloproteomic analysis and characterization of Glycine-Rich RNA-binding protein 7 (GRP7)</w:t>
+                <w:t xml:space="preserve">Beyond the ink: cellular and molecular effects of iron-based pigments on macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit H Revel</w:t>
+                <w:t xml:space="preserve">Marianne Vitipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Favier</w:t>
+                <w:t xml:space="preserve">Esther Akingbagbohun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Vallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+                <w:t xml:space="preserve">Helene Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139163⟩</w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.100578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2025.100578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210630v2</w:t>
+                <w:t xml:space="preserve">hal-05288365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the ink: cellular and molecular effects of iron-based pigments on macrophages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of uranyl-binding proteins in Arabidopsis thaliana cells exposed to uranium: Insights from a metalloproteomic analysis and characterization of Glycine-Rich RNA-binding protein 7 (GRP7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Akingbagbohun</w:t>
+                <w:t xml:space="preserve">Benoit H Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Devime</w:t>
+                <w:t xml:space="preserve">Adrien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Diemer</w:t>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Hirschler</w:t>
+                <w:t xml:space="preserve">Alicia Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39, pp.100578. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 495, pp.139163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2025.100578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288365v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Devil Lies in the Details: Small Structural and Chemical Changes in Iron Oxide Pigments Largely Alter the Biological Outcomes in Macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vitipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Akingbagbohun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphna Fenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Galeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -923,51 +923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium-tolerant soil bacteria protect Arabidopsis thaliana seedling growth from uranium toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Galeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,77 +1044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plasma membrane-associated cation-binding protein PCaP1 of Arabidopsis thaliana is a uranyl-binding protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1306,693 +1306,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium-permeable cation channels are involved in uranium uptake in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Differential metal sensing and metal‐dependent degradation of the broad spectrum root metal transporter &amp;lt;scp&amp;gt;IRT1&amp;lt;/scp&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon C.M. Sarthou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Julien Spielmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Cointry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Alban</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127436⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112 (5), pp.1252-1265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377557v1</w:t>
+                <w:t xml:space="preserve">hal-04190204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-affinity iron and calcium transport pathways are involved in U(VI) uptake in the budding yeast Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Catty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 422, pp.126894. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential metal sensing and metal‐dependent degradation of the broad spectrum root metal transporter &amp;lt;scp&amp;gt;IRT1&amp;lt;/scp&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcium-permeable cation channels are involved in uranium uptake in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Cointry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Manon C.M. Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Neveu</w:t>
+                <w:t xml:space="preserve">Sylvie Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 112 (5), pp.1252-1265. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 424 (Part B), pp.127436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.16010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190204v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proteomic view of cellular responses of macrophages to copper when added as ion or as copper-polyacrylate complex</w:t>
+                <w:t xml:space="preserve">LEAFY protein crystals with a honeycomb structure as a platform for selective preparation of outstanding stable bio-hybrid materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Dalzon</w:t>
+                <w:t xml:space="preserve">Lucile Chiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Devcic</w:t>
+                <w:t xml:space="preserve">Philippe Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Bons</w:t>
+                <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Torres</w:t>
+                <w:t xml:space="preserve">Alice Gogny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Diemer</w:t>
+                <w:t xml:space="preserve">Julien Pérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 239, pp.104178. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.8901-8908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2021.104178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1nr00268f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223058v1</w:t>
+                <w:t xml:space="preserve">hal-03225550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEAFY protein crystals with a honeycomb structure as a platform for selective preparation of outstanding stable bio-hybrid materials</w:t>
+                <w:t xml:space="preserve">A proteomic view of cellular responses of macrophages to copper when added as ion or as copper-polyacrylate complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Chiari</w:t>
+                <w:t xml:space="preserve">Bastien Dalzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Carpentier</w:t>
+                <w:t xml:space="preserve">Julie Devcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
+                <w:t xml:space="preserve">Joanna Bons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gogny</w:t>
+                <w:t xml:space="preserve">Anaëlle Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pérard</w:t>
+                <w:t xml:space="preserve">Hélène Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (19), pp.8901-8908. </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 239, pp.104178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1nr00268f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2021.104178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225550v1</w:t>
+                <w:t xml:space="preserve">hal-03223058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les actinides leur interaction avec les processus biologiques: où en sommes-nous?</w:t>
               </w:r>
@@ -2276,51 +2276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Gigarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2505,77 +2505,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How reversible are the effects of silver nanoparticles on macrophages? A proteomic-instructed view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dalzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2665,51 +2665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson B.C. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2782,51 +2782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2929,51 +2929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 217 (2), pp.657 - 670. </w:t>
@@ -3560,51 +3560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evolution of the substrate specificity of chloroplastic Aldolases/Rubisco lysine methyltransferases in plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mininno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3681,51 +3681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption et distribution des éléments métalliques dans la plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3789,64 +3789,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Targeting of the Protein Methyltransferase PrmA Contributes to Both Chloroplastic and Mitochondrial Ribosomal Protein L11 Methylation in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryl Mazzoleni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mininno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4038,295 +4038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial and plastidial COG0354 proteins have folate-dependent functions in iron-sulphur cluster metabolism.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Chloroplastic Fructose 1,6-Bisphosphate Aldolases as Lysine-methylated Proteins in Plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mininno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey C Waller</w:t>
+                <w:t xml:space="preserve">Sabine Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth W Ellens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+                <w:t xml:space="preserve">Virginie Pautre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gilgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/err286⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (25), pp.21034-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.359976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651553v1</w:t>
+                <w:t xml:space="preserve">hal-00702116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Chloroplastic Fructose 1,6-Bisphosphate Aldolases as Lysine-methylated Proteins in Plants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Mininno</w:t>
+                <w:t xml:space="preserve">Mitochondrial and plastidial COG0354 proteins have folate-dependent functions in iron-sulphur cluster metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey C Waller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth W Ellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Brugiere</w:t>
+                <w:t xml:space="preserve">Sophie Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Pautre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sheng Ma</w:t>
+                <w:t xml:space="preserve">Karen Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 287 (25), pp.21034-44. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (1), pp.403-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.359976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702116v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The biosynthetic capacities of the plastids and integration between cytoplasmic and chloroplast processes.</w:t>
               </w:r>
@@ -4440,295 +4440,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of folate polyglutamylation and its essential role in plant metabolism and development.</w:t>
+                <w:t xml:space="preserve">Folates and Folic Acid: From Fundamental Research Toward Sustainable Health.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Payam Mehrshahi</w:t>
+                <w:t xml:space="preserve">Dieter Blancquaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Gonzalez-Jorge</w:t>
+                <w:t xml:space="preserve">Sergei Storozhenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tariq A Akhtar</w:t>
+                <w:t xml:space="preserve">Hans de Steur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane L Ward</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anahi Santoyo-Castelazo</w:t>
+                <w:t xml:space="preserve">Veerle de Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04336.x⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (1), pp.14 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07352680903436283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592145v1</w:t>
+                <w:t xml:space="preserve">hal-00468720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folates and Folic Acid: From Fundamental Research Toward Sustainable Health.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional analysis of folate polyglutamylation and its essential role in plant metabolism and development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payam Mehrshahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter Blancquaert</w:t>
+                <w:t xml:space="preserve">Sabrina Gonzalez-Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergei Storozhenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Loizeau</w:t>
+                <w:t xml:space="preserve">Tariq A Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans de Steur</w:t>
+                <w:t xml:space="preserve">Jane L Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veerle de Brouwer</w:t>
+                <w:t xml:space="preserve">Anahi Santoyo-Castelazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29 (1), pp.14 - 35. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (2), pp.267-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07352680903436283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04336.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468720v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonflowering plants possess a unique folate-dependent phenylalanine hydroxylase that is localized in chloroplasts.</w:t>
               </w:r>
@@ -4861,64 +4861,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C1 metabolism and chlorophyll synthesis: the Mg-protoporphyrin IX methyltransferase activity is dependent on the folate status.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie van Wilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veerle de Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Gambonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4982,64 +4982,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome-wide and metabolic analysis determined the adaptive response of Arabidopsis cells to folate depletion induced by methotrexate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veerle de Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Gambonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5250,51 +5250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of C1 Metabolism in Arabidopsis: The N-terminal Regulatory Domain of Cystathionine {gamma} Synthase Is Cleaved in Response to Folate Starvation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Gambonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5384,90 +5384,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytosolic HPPK/DHPS from Arabidopsis thaliana: A specific role in stress response.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Storozhenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veerle de Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Chaerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5544,51 +5544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5858,51 +5858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Storozhenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 126, pp.330-342. </w:t>
@@ -6113,51 +6113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Gambonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7079,459 +7079,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine metabolism in plants. Chloroplasts are autonomous for de novo methionine synthesis and can import s-adenosylmethionine from the cytosol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structures of cobalamin-independent methionine synthase complexed with zinc, homocysteine, and methyltetrahydrofolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 279 (21), pp.22548-22557. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M313250200⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 279 (43), pp.44235-44238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.C400325200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683518v1</w:t>
+                <w:t xml:space="preserve">hal-02678195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structures of cobalamin-independent methionine synthase complexed with zinc, homocysteine, and methyltetrahydrofolate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Folate synthesis in plants: the p-aminobenzoate branch is initiated by a bifunctional PabA-PabB protein that is targeted to plastids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.J.C. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Ferrer</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E.P. Quinlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (6), pp.1496-1501</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678195v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folate synthesis in plants: the p-aminobenzoate branch is initiated by a bifunctional PabA-PabB protein that is targeted to plastids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methionine metabolism in plants. Chloroplasts are autonomous for de novo methionine synthesis and can import s-adenosylmethionine from the cytosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.J.C. Basset</w:t>
+                <w:t xml:space="preserve">Maryse Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.P. Quinlivan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B.P. Nichols</w:t>
+                <w:t xml:space="preserve">Pascal Rippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (21), pp.22548-22557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M313250200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673554v1</w:t>
+                <w:t xml:space="preserve">hal-02683518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folate synthesis in plants: the last step of the p-aminobenzoate branch is catalyzed by a plastidial aminodeoxychorismate lyase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.J.C. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.P. Quinlivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8190,51 +8190,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8247,830 +8247,908 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and molecular responses of photosynthetic organisms to uranium stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Franco-Japanese Workshop on Metallomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">2026 FrenchBIC annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336367v1</w:t>
+                <w:t xml:space="preserve">hal-05567136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the ink: understanding cellular and molecular effects of iron-based pigments on macrophages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular and molecular responses of photosynthetic organisms to uranium stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Tattoo and Pigment Research (WCTP 2025))</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Franco-Japanese Workshop on Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11299/metallomicsresearch.6.Supplement1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517361v1</w:t>
+                <w:t xml:space="preserve">hal-05336367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms of silver tolerance in Coelastrella sp. PCV, a metal-hypertolerant green microalga</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beyond the ink: understanding cellular and molecular effects of iron-based pigments on macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vitipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Akingbagbohun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hirschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque “Diversité des mécanismes biologiques”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS biologie, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">7th World Congress on Tattoo and Pigment Research (WCTP 2025))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828672v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular responses of the metal-tolerant green microalga Coelastrella to uranium</w:t>
+                <w:t xml:space="preserve">Molecular mechanisms of silver tolerance in Coelastrella sp. PCV, a metal-hypertolerant green microalga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual general conference of PLANTMETALS (COST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Colloque “Diversité des mécanismes biologiques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS biologie, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736075v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive traits of Sanguina nivaloides cysts to snow environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular and molecular responses of the metal-tolerant green microalga Coelastrella to uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Snow Algae Meeting 6th-7th November 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Bodo, Norway</w:t>
+              <w:t xml:space="preserve">Annual general conference of PLANTMETALS (COST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924683v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a uranium-tolerant green microalga with high potential for the remediation of metal-polluted waters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bourguignon</w:t>
+                <w:t xml:space="preserve">Adaptive traits of Sanguina nivaloides cysts to snow environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Ezzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Uwizeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Si-Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hagenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes Journées Scientifiques de l’Institut des Métaux en Biologie de Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Autrans, France</w:t>
+              <w:t xml:space="preserve">5th Snow Algae Meeting 6th-7th November 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bodo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382680v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a uranium-tolerant green microalga with high potential for the remediation of metal-polluted waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">XIIèmes Journées Scientifiques de l’Institut des Métaux en Biologie de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193132v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Characterization of a uranium-tolerant green microalga with high potential for the remediation of metal-polluted waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galeone Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Biology Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Polyploidy and phenotypic novelty: Phylogenetic context of DMSP (dimethylsulfoniopropionate) biosynthesis in Spartina (Poaceae, Chloridoideae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pllyploidy, Hybridization and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rovinj, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9080,676 +9158,676 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of silver biosorption and uptake mechanisms in a green microalga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Quillerou Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galeone Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Buon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lerouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PlantMetals society 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Ceske Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the molecular mechanisms underlying the tolerance and bioaccumulation of uranium in a green microalga of the Coelastrella genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Israel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galeone Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PlantMetals society 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Ceske Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic characterization and flux modeling of the green microalga Coelastrella sp. in response to uranium-induced stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahikari Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galeone Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of nickel-binding proteins in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Pennera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual general conference of PLANTMETALS (COST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the membrane proteome of Arabidopsis thaliana roots in response to uranium stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérif Chetouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIèmes Journées Scientifiques de l’Institut des Métaux en Biologie de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the membrane proteome of Arabidopsis thaliana roots in response to uranium stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9758,905 +9836,905 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Chetouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of uranyl-binding proteins from Arabidopsis thaliana using in vitro and in cellulo metalloproteomic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIèmes Journées Scientifiques de l’Institut des Métaux en Biologie de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a uranium-tolerant microalga of the genus Coelastrella with high potential for the remediation of metal polluted waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Phycological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The involvement of calcium homeostasis in uranium uptake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Alban</w:t>
+                <w:t xml:space="preserve">Detailed characterization of the responses and adaptation of a green microalga to heavy meta-induced stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahikari Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena Barros Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting PLANTMETALS (COST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
+              <w:t xml:space="preserve">15èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767338v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed characterization of the responses and adaptation of a green microalga to heavy meta-induced stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+                <w:t xml:space="preserve">The involvement of calcium homeostasis in uranium uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon C.M. Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Annual meeting PLANTMETALS (COST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926963v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a green microalga that tolerates and accumulates uranium.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bourguignon</w:t>
+                <w:t xml:space="preserve">Study of green microalgae collected in the snowpack at high-elevations (&gt;2,000 m. a.s.l.) in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Ezzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Louwagie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference of the French Society of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Symposium of Plant Lipid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925983v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of green microalgae collected in the snowpack at high-elevations (&gt;2,000 m. a.s.l.) in the French Alps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Louwagie</w:t>
+                <w:t xml:space="preserve">Characterization of a green microalga that tolerates and accumulates uranium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Plant Lipid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">13th International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924537v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenzyme synthesis in plant mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10679,96 +10757,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taiz L, Zeiger E, Moller IM, and Murphy A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Development, Sixth Edition Companion Website</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinauer Associates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 761 p., 2015, 978-1-60535-255-8 978-1-60535-353-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10778,96 +10856,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salter, A., Wiseman, H. and Tucker, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytonutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blackwell Publishing Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.173-202 ; Ch. 6, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of Folates in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10886,92 +10964,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosynthesis of vitamins in plants. Part B : vitamins B6, B8, B9, C, E, K</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59, Academic Press, 292 p., 2011, Advances in Botanical Research, 978-0-12-385853-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-385853-5.00004-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenzyme synthesis in plant mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11004,73 +11082,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lincoln Taiz and Eduardo Zeiger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiol. Online - A Companion to Plant Physiology, Fifth Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sinauer Associates Inc., Sunderland, pp.Essay 11.8., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenzyme Synthesis in Plant Mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11103,73 +11181,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lincoln Taiz and Eduardo Zeiger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant PhysiologyOnline. A companion to Plant Physiology, Fourth Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sinauer Associates Inc. Publishers, Sunderland, pp.CHAPTER 11 - Essay 11.6, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00106304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The uniqueness of tetrahydrofolate synthesis and one-carbon metabolism in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11198,736 +11276,736 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant mitochondria. From genome to function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer, 2004, 1-4020-2399-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHIONINE BIOSYNTHESIS IN PLANTS: BIOCHEMICAL AND REGULATORY ASPECTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">METHIONINE SYNTHESIS IN HIGHER PLANTS: SENSE STRATEGY APPLIED TO CYSTATHIONINE γ-SYNTHASE AND CYSTATHIONINE β-LYASE IN ARABIDOPSIS THALIANA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gakière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Droux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Job</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sulfur Nutrition and Sulfur Assimilation in Higher Plants, pp. 73-92 Edited by C. Brunold et al.  2000 Paul Haupt, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Sulfur Nutrition and Sulfur Assimilation in Higher Plants, pp. 313-315 Edited by C. Brunold et al.  2000 Paul Haupt, Bern, Switzerland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332715v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHIONINE SYNTHESIS IN HIGHER PLANTS: SENSE STRATEGY APPLIED TO CYSTATHIONINE γ-SYNTHASE AND CYSTATHIONINE β-LYASE IN ARABIDOPSIS THALIANA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+                <w:t xml:space="preserve">METHIONINE BIOSYNTHESIS IN PLANTS: BIOCHEMICAL AND REGULATORY ASPECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Droux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gakière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Tabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sulfur Nutrition and Sulfur Assimilation in Higher Plants, pp. 313-315 Edited by C. Brunold et al.  2000 Paul Haupt, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Sulfur Nutrition and Sulfur Assimilation in Higher Plants, pp. 73-92 Edited by C. Brunold et al.  2000 Paul Haupt, Bern, Switzerland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332721v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated cellular and molecular responses to uranium chemotoxicity in the metal-tolerant microalga Coelastrella sp. PCV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Galeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of uranyl-binding proteins in Arabidopsis thaliana cells exposed to uranium: Insights from a metalloproteomic analysis and characterization of Glycine-Rich RNA-binding Protein 7 (GRP7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit H Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the membrane- and cell wall-associated proteome of Arabidopsis thaliana roots in response to uranium stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Chetouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium-tolerant soil bacteria protect Arabidopsis thaliana seedling growth in a uranium pollution context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galeone Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11956,113 +12034,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Plasma Membrane-Associated Cation-Binding Protein Pcap1 of Arabidopsis Thaliana is a Uranyl-Binding Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12074,73 +12152,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the involvement of protein lysine methylation in the response of sensitive and tolerant Arabidopsis species to cadmium stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson B.C. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12149,98 +12227,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Gigarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12250,165 +12328,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FINAL RESUME ON THE RESEARCH UNIT BFP - Biologie du Fruit et Pathologie / Fruit Biology and Pathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Traas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Moriones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HCERES. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId368"/>
+      <w:footerReference w:type="default" r:id="rId370"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12555,51 +12633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845714v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Pennera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143873" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210630v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit H Revel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139163" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vitipon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Akingbagbohun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Diemer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hirschler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2025.100578" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Fenel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ravanel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15231772" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854296v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Seydoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c03826" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dannay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Baggio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168195" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merroun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105831" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130668" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Uwizeye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Villain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Louwagie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43030-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377557v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C.M. Sarthou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Figuet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127436" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Catty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourguignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126894" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spielmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Cointry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neveu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223058v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dalzon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devcic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bons" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Torres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Diemer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104178" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chiari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gogny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr00268f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekieffre Charlotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevalier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15766" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Serre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sarthou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gigarel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13692" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890719v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villiers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mt00092b" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Torres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ravanel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Collin-Faure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en00408d" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000621v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B.C. Serre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.10.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery231" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14865" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579439v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.07.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Gr&#252;bler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Merendino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven O Twardziok" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mininno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allorent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00982" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517511v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gloaguen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bournais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Seigneurin-Berny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00242" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514117v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moona Rahikainen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Trotta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alegre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pascual" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Vuorinen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13326" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271913v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Ma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2016.01.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406100v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217824v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Mazzoleni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilgen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv098" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095512" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651553v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C Waller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth W Ellens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alvarez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Loizeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err286" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugiere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pautre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.359976" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744117v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Curien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finazzi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuntz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-110410-132544" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592145v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Mehrshahi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gonzalez-Jorge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq A Akhtar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L Ward" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Santoyo-Castelazo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04336.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468720v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Blancquaert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Storozhenko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Steur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle de Brouwer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352680903436283" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592184v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pribat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Noiriel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison M Morse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Davis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fouquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.078824" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356732v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie van Wilder" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Gambonnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02707.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352760v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Yu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.130336" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266627v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Naponelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Ziemak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M Beverley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon-Fye Lye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.114090" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170401v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Fang Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jabrin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.105379" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139373v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chaerle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M701158200" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;beill&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Douce" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-007-9167-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B6VSMR6V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181243v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Marquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf R Mendel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison G Smith" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b703104c" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7M31L7S5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019411v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00587.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Orsomando" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gale G. Bozzo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Diaz de La Garza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J.C. Basset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin P. Quinlivan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02685.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115944v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bligny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0606195103" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022191v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P. Nichols" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Hanson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051851" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015703v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hoffmann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin A. Mccarthy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Moran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M506045200" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016691v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M.J. Klaus" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund R.S. Kunji" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M507432200" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016689v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dumas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M509324200" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680064v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677151v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Storozhenko" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Zhang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lambert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2005.03.007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVP93F9Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016708v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pinon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.070144" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683518v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Block" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rippert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M313250200" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678195v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ferrer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C400325200" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673554v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.C. Basset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Quinlivan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Nichols" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682359v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. White" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Giovannoni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678975v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Kowalski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Seigneurin-Berny" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Miras" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.03.028" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FN182RQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675222v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jabrin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672558v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670803v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouillon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321301v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gakiere" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01242-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95587167928FCC80740003AD3450E344779C1C94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05336367v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517361v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828672v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736075v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924683v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si-Larbi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hagenmuller" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gallet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382680v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193132v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galeone Adrien" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02427542v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316437v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quillerou Moreau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerouxel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316418v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Israel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926997v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Spiesser" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahikari Prevost" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711853v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928266v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Chetouhi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176501v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928239v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Revel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382730v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767338v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926963v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Barros Santos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925983v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924537v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Conte" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Stewart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142612v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://6e.plantphys.net/essay12.08.html" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722737v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00722737" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811319v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385853-5.00004-0" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593722v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106304v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833607v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332715v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denis" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Tabe" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332721v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486582v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Si Larbi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316466v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316475v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151027v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468157v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788801v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220604v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kube" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Moriones" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845714v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Pennera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143873" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vitipon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Akingbagbohun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Diemer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hirschler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2025.100578" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210630v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit H Revel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139163" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Fenel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ravanel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15231772" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854296v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Seydoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c03826" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dannay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Baggio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168195" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merroun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105831" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130668" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Uwizeye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Villain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Louwagie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43030-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spielmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Cointry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neveu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332393v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Catty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourguignon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126894" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377557v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C.M. Sarthou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Figuet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127436" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225550v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chiari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gogny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr00268f" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223058v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dalzon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devcic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Torres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Diemer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104178" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekieffre Charlotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevalier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15766" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Serre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sarthou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gigarel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13692" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890719v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villiers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mt00092b" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Torres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ravanel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Collin-Faure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en00408d" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000621v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B.C. Serre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.10.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery231" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14865" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579439v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.07.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Gr&#252;bler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Merendino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven O Twardziok" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mininno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allorent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00982" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517511v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gloaguen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bournais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Seigneurin-Berny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00242" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514117v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moona Rahikainen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Trotta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alegre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pascual" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Vuorinen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13326" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271913v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Ma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2016.01.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406100v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217824v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Mazzoleni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilgen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv098" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095512" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702116v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugiere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pautre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.359976" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651553v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C Waller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth W Ellens" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alvarez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Loizeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err286" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744117v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Curien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finazzi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuntz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-110410-132544" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468720v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Blancquaert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Storozhenko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Steur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle de Brouwer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352680903436283" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592145v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Mehrshahi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gonzalez-Jorge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq A Akhtar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L Ward" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Santoyo-Castelazo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04336.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592184v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pribat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Noiriel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison M Morse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Davis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fouquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.078824" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356732v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie van Wilder" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Gambonnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02707.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352760v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Yu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.130336" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266627v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Naponelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Ziemak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M Beverley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon-Fye Lye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.114090" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170401v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Fang Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jabrin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.105379" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139373v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chaerle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M701158200" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;beill&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Douce" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-007-9167-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B6VSMR6V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181243v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Marquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf R Mendel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison G Smith" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b703104c" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7M31L7S5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019411v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00587.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Orsomando" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gale G. Bozzo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Diaz de La Garza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J.C. Basset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin P. Quinlivan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02685.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115944v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bligny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0606195103" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022191v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P. Nichols" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Hanson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051851" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015703v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hoffmann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin A. Mccarthy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Moran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M506045200" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016691v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M.J. Klaus" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund R.S. Kunji" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M507432200" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016689v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dumas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M509324200" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680064v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677151v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Storozhenko" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Zhang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lambert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2005.03.007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVP93F9Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016708v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pinon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.070144" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678195v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ferrer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C400325200" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673554v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.C. Basset" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Quinlivan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Nichols" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683518v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Block" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rippert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M313250200" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682359v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. White" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Giovannoni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678975v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Kowalski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Seigneurin-Berny" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Miras" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.03.028" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FN182RQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675222v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jabrin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672558v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670803v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouillon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321301v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gakiere" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01242-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95587167928FCC80740003AD3450E344779C1C94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567136v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05336367v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11299/metallomicsresearch.6.Supplement1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517361v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828672v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736075v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924683v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si-Larbi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hagenmuller" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gallet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382680v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193132v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galeone Adrien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02427542v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316437v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quillerou Moreau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerouxel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316418v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Israel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926997v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Spiesser" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahikari Prevost" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711853v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928266v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Chetouhi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176501v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928239v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Revel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382730v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926963v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Barros Santos" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767338v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924537v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Conte" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Stewart" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925983v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142612v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://6e.plantphys.net/essay12.08.html" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722737v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00722737" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811319v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385853-5.00004-0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593722v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106304v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833607v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332721v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332715v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Tabe" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486582v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Si Larbi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316466v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316475v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151027v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468157v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788801v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220604v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kube" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Moriones" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>