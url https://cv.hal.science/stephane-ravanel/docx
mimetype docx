--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -100,485 +100,485 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into uranium stress responses of Arabidopsis roots through membrane- and cell wall-associated proteome analysis</w:t>
+                <w:t xml:space="preserve">Beyond the ink: cellular and molecular effects of iron-based pigments on macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+                <w:t xml:space="preserve">Marianne Vitipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherif Chetouhi</w:t>
+                <w:t xml:space="preserve">Esther Akingbagbohun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Pennera</w:t>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Boursiac</w:t>
+                <w:t xml:space="preserve">Helene Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Galeone</w:t>
+                <w:t xml:space="preserve">Aurélie Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 370, pp.143873. </w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.100578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2025.100578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845714v1</w:t>
+                <w:t xml:space="preserve">hal-05288365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the ink: cellular and molecular effects of iron-based pigments on macrophages</w:t>
+                <w:t xml:space="preserve">Identification of uranyl-binding proteins in Arabidopsis thaliana cells exposed to uranium: Insights from a metalloproteomic analysis and characterization of Glycine-Rich RNA-binding protein 7 (GRP7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Vitipon</w:t>
+                <w:t xml:space="preserve">Benoit H Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Akingbagbohun</w:t>
+                <w:t xml:space="preserve">Adrien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Devime</w:t>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Diemer</w:t>
+                <w:t xml:space="preserve">Alicia Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Hirschler</w:t>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39, pp.100578. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 495, pp.139163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2025.100578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288365v1</w:t>
+                <w:t xml:space="preserve">hal-05210630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of uranyl-binding proteins in Arabidopsis thaliana cells exposed to uranium: Insights from a metalloproteomic analysis and characterization of Glycine-Rich RNA-binding protein 7 (GRP7)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into uranium stress responses of Arabidopsis roots through membrane- and cell wall-associated proteome analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit H Revel</w:t>
+                <w:t xml:space="preserve">Cherif Chetouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Favier</w:t>
+                <w:t xml:space="preserve">Lorraine Pennera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Vallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+                <w:t xml:space="preserve">Adrien Galeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 495, pp.139163. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 370, pp.143873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210630v2</w:t>
+                <w:t xml:space="preserve">hal-04845714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Devil Lies in the Details: Small Structural and Chemical Changes in Iron Oxide Pigments Largely Alter the Biological Outcomes in Macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vitipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Akingbagbohun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphna Fenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -636,338 +636,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular ToF-SIMS imaging of the snow algae $Sanguina\ nivaloides$ by combining high mass and high lateral resolution acquisitions</w:t>
+                <w:t xml:space="preserve">Characterization of a uranium-tolerant green microalga of the genus Coelastrella with high potential for the remediation of metal-polluted waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Seydoux</w:t>
+                <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Ezzedine</w:t>
+                <w:t xml:space="preserve">Marie Dannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Galeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Si Larbi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Maréchal</w:t>
+                <w:t xml:space="preserve">Célia Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c03826⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 908, pp.168195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854296v1</w:t>
+                <w:t xml:space="preserve">hal-04390380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a uranium-tolerant green microalga of the genus Coelastrella with high potential for the remediation of metal-polluted waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subcellular ToF-SIMS imaging of the snow algae $Sanguina\ nivaloides$ by combining high mass and high lateral resolution acquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Seydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Beaulier</w:t>
+                <w:t xml:space="preserve">Jade Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dannay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Galeone</w:t>
+                <w:t xml:space="preserve">Grégory Si Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Baggio</w:t>
+                <w:t xml:space="preserve">Eric Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 908, pp.168195. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (50), pp.19917−19925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c03826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390380v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium-tolerant soil bacteria protect Arabidopsis thaliana seedling growth from uranium toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Galeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,77 +1044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plasma membrane-associated cation-binding protein PCaP1 of Arabidopsis thaliana is a uranyl-binding protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1178,77 +1178,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive traits of cysts of the snow alga Sanguina nivaloides unveiled by 3D subcellular imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Uwizeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1306,952 +1306,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential metal sensing and metal‐dependent degradation of the broad spectrum root metal transporter &amp;lt;scp&amp;gt;IRT1&amp;lt;/scp&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-affinity iron and calcium transport pathways are involved in U(VI) uptake in the budding yeast Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Spielmann</w:t>
+                <w:t xml:space="preserve">Patrice Catty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Cointry</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.16010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 422, pp.126894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190204v1</w:t>
+                <w:t xml:space="preserve">hal-03332393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-affinity iron and calcium transport pathways are involved in U(VI) uptake in the budding yeast Saccharomyces cerevisiae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Revel</w:t>
+                <w:t xml:space="preserve">Calcium-permeable cation channels are involved in uranium uptake in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon C.M. Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Catty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bourguignon</w:t>
+                <w:t xml:space="preserve">Sylvie Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 422, pp.126894. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126894⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 424 (Part B), pp.127436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332393v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium-permeable cation channels are involved in uranium uptake in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential metal sensing and metal‐dependent degradation of the broad spectrum root metal transporter &amp;lt;scp&amp;gt;IRT1&amp;lt;/scp&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Spielmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon C.M. Sarthou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Virginia Cointry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Célia Baggio</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Figuet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Alban</w:t>
+                <w:t xml:space="preserve">Julie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 424 (Part B), pp.127436. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112 (5), pp.1252-1265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377557v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEAFY protein crystals with a honeycomb structure as a platform for selective preparation of outstanding stable bio-hybrid materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les actinides leur interaction avec les processus biologiques: où en sommes-nous?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Chiari</w:t>
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Carpentier</w:t>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gogny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Pérard</w:t>
+                <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 460-461, pp.68-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225550v1</w:t>
+                <w:t xml:space="preserve">hal-03188160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proteomic view of cellular responses of macrophages to copper when added as ion or as copper-polyacrylate complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subcellular architecture and metabolic connection in the planktonic photosymbiosis between Collodaria (radiolarians) and their microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Veronesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Dalzon</w:t>
+                <w:t xml:space="preserve">Lekieffre Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Devcic</w:t>
+                <w:t xml:space="preserve">Benoit Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Bons</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Diemer</w:t>
+                <w:t xml:space="preserve">Fabien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2021.104178⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (11), pp.6569-6586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223058v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les actinides leur interaction avec les processus biologiques: où en sommes-nous?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Alban</w:t>
+                <w:t xml:space="preserve">A proteomic view of cellular responses of macrophages to copper when added as ion or as copper-polyacrylate complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dalzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Devcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Aupiais</w:t>
+                <w:t xml:space="preserve">Joanna Bons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+                <w:t xml:space="preserve">Anaëlle Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Berthomieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Bourgeois</w:t>
+                <w:t xml:space="preserve">Hélène Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 239, pp.104178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2021.104178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188160v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular architecture and metabolic connection in the planktonic photosymbiosis between Collodaria (radiolarians) and their microalgae</w:t>
+                <w:t xml:space="preserve">LEAFY protein crystals with a honeycomb structure as a platform for selective preparation of outstanding stable bio-hybrid materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Decelle</w:t>
+                <w:t xml:space="preserve">Lucile Chiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Veronesi</w:t>
+                <w:t xml:space="preserve">Philippe Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lekieffre Charlotte</w:t>
+                <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gallet</w:t>
+                <w:t xml:space="preserve">Alice Gogny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chevalier</w:t>
+                <w:t xml:space="preserve">Julien Pérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (11), pp.6569-6586. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.8901-8908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1nr00268f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373848v1</w:t>
+                <w:t xml:space="preserve">hal-03225550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein lysine methylation contributes to modulating the response of sensitive and tolerant Arabidopsis species to cadmium stress</w:t>
               </w:r>
@@ -2276,51 +2276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Gigarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2505,77 +2505,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How reversible are the effects of silver nanoparticles on macrophages? A proteomic-instructed view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dalzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2665,51 +2665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson B.C. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2750,282 +2750,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An outlook on lysine methylation of non-histone proteins in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arabidopsis thaliana plants challenged with uranium reveal new insights into iron and phosphate homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ery231⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217 (2), pp.657 - 670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02200572v1</w:t>
+                <w:t xml:space="preserve">hal-01735755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana plants challenged with uranium reveal new insights into iron and phosphate homeostasis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Villiers</w:t>
+                <w:t xml:space="preserve">An outlook on lysine methylation of non-histone proteins in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 217 (2), pp.657 - 670. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (19), pp.4569-4581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.14865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01735755v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02200572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of DMSP (dimethylsulfoniopropionate) biosynthesis pathway: Origin and phylogenetic distribution in polyploid Spartina (Poaceae, Chloridoideae)</w:t>
               </w:r>
@@ -3560,51 +3560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evolution of the substrate specificity of chloroplastic Aldolases/Rubisco lysine methyltransferases in plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mininno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3681,51 +3681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption et distribution des éléments métalliques dans la plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3789,64 +3789,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Targeting of the Protein Methyltransferase PrmA Contributes to Both Chloroplastic and Mitochondrial Ribosomal Protein L11 Methylation in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryl Mazzoleni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mininno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4038,697 +4038,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Chloroplastic Fructose 1,6-Bisphosphate Aldolases as Lysine-methylated Proteins in Plants.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The biosynthetic capacities of the plastids and integration between cytoplasmic and chloroplast processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Brugiere</w:t>
+                <w:t xml:space="preserve">Norbert Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Pautre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sheng Ma</w:t>
+                <w:t xml:space="preserve">Gilles Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Finazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.359976⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.233-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-genet-110410-132544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702116v1</w:t>
+                <w:t xml:space="preserve">hal-00744117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial and plastidial COG0354 proteins have folate-dependent functions in iron-sulphur cluster metabolism.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kenneth W Ellens</w:t>
+                <w:t xml:space="preserve">Characterization of Chloroplastic Fructose 1,6-Bisphosphate Aldolases as Lysine-methylated Proteins in Plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mininno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Alvarez</w:t>
+                <w:t xml:space="preserve">Sabine Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Loizeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+                <w:t xml:space="preserve">Virginie Pautre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gilgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 63 (1), pp.403-11. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (25), pp.21034-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/err286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.359976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651553v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biosynthetic capacities of the plastids and integration between cytoplasmic and chloroplast processes.</w:t>
+                <w:t xml:space="preserve">Mitochondrial and plastidial COG0354 proteins have folate-dependent functions in iron-sulphur cluster metabolism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Rolland</w:t>
+                <w:t xml:space="preserve">Jeffrey C Waller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Curien</w:t>
+                <w:t xml:space="preserve">Kenneth W Ellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Finazzi</w:t>
+                <w:t xml:space="preserve">Sophie Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Kuntz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Maréchal</w:t>
+                <w:t xml:space="preserve">Karen Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46, pp.233-64. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (1), pp.403-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-genet-110410-132544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744117v1</w:t>
+                <w:t xml:space="preserve">hal-00651553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folates and Folic Acid: From Fundamental Research Toward Sustainable Health.</w:t>
+                <w:t xml:space="preserve">Functional analysis of folate polyglutamylation and its essential role in plant metabolism and development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter Blancquaert</w:t>
+                <w:t xml:space="preserve">Payam Mehrshahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergei Storozhenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Loizeau</w:t>
+                <w:t xml:space="preserve">Sabrina Gonzalez-Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans de Steur</w:t>
+                <w:t xml:space="preserve">Tariq A Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veerle de Brouwer</w:t>
+                <w:t xml:space="preserve">Jane L Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahi Santoyo-Castelazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07352680903436283⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (2), pp.267-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04336.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468720v1</w:t>
+                <w:t xml:space="preserve">hal-00592145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of folate polyglutamylation and its essential role in plant metabolism and development.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Folates and Folic Acid: From Fundamental Research Toward Sustainable Health.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Gonzalez-Jorge</w:t>
+                <w:t xml:space="preserve">Dieter Blancquaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tariq A Akhtar</w:t>
+                <w:t xml:space="preserve">Sergei Storozhenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane L Ward</w:t>
+                <w:t xml:space="preserve">Hans de Steur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anahi Santoyo-Castelazo</w:t>
+                <w:t xml:space="preserve">Veerle de Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 64 (2), pp.267-79. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (1), pp.14 - 35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04336.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07352680903436283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592145v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonflowering plants possess a unique folate-dependent phenylalanine hydroxylase that is localized in chloroplasts.</w:t>
               </w:r>
@@ -4861,64 +4861,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C1 metabolism and chlorophyll synthesis: the Mg-protoporphyrin IX methyltransferase activity is dependent on the folate status.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie van Wilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veerle de Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Gambonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4982,64 +4982,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome-wide and metabolic analysis determined the adaptive response of Arabidopsis cells to folate depletion induced by methotrexate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veerle de Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Gambonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5250,90 +5250,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of C1 Metabolism in Arabidopsis: The N-terminal Regulatory Domain of Cystathionine {gamma} Synthase Is Cleaved in Response to Folate Starvation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Gambonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Fang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5384,90 +5384,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytosolic HPPK/DHPS from Arabidopsis thaliana: A specific role in stress response.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Storozhenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veerle de Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Chaerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5544,51 +5544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5800,429 +5800,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00181243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folate in plants: biosynthesis, distribution and enhancement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergei Storozhenko</w:t>
+                <w:t xml:space="preserve">Evidence for folate-salvage reactions in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Orsomando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gale G. Bozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Diaz de La Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles J.C. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoin P. Quinlivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2006.00587.x⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46, pp.426 - 435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2006.02685.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019411v1</w:t>
+                <w:t xml:space="preserve">hal-00067846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for folate-salvage reactions in plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eoin P. Quinlivan</w:t>
+                <w:t xml:space="preserve">Methionine catabolism in Arabidopsis cells is initiated by a gamma-cleavage process and leads to S-methylcysteine and isoleucine synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Gambonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2006.02685.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (42), pp.15687-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0606195103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00067846v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine catabolism in Arabidopsis cells is initiated by a gamma-cleavage process and leads to S-methylcysteine and isoleucine synthesis</w:t>
+                <w:t xml:space="preserve">Folate in plants: biosynthesis, distribution and enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Gambonnet</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Storozhenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 103 (42), pp.15687-92. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 126, pp.330-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0606195103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2006.00587.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115944v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folate synthesis in plants: purification, kinetic properties, and inhibition of aminodeoxychorismate synthase</w:t>
               </w:r>
@@ -6234,51 +6234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Sahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles J.C. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian P. Nichols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6470,278 +6470,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher plant plastids and cyanobacteria have folate carriers related to those of trypanosomatids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of six novel allosteric effectors of Arabidopsis thaliana Aspartate kinase-Homoserine dehydrogenase. Physiological context sets the specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian M.J. Klaus</w:t>
+                <w:t xml:space="preserve">Mylène Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmund R.S. Kunji</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renaud Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 280(46) (46), pp.38457-38463. </w:t>
+              <w:t xml:space="preserve">, 2005, 280 (50), pp.41178-41183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M507432200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M509324200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016691v1</w:t>
+                <w:t xml:space="preserve">hal-00016689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of six novel allosteric effectors of Arabidopsis thaliana Aspartate kinase-Homoserine dehydrogenase. Physiological context sets the specificity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higher plant plastids and cyanobacteria have folate carriers related to those of trypanosomatids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Robert</w:t>
+                <w:t xml:space="preserve">Sebastian M.J. Klaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Dumas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edmund R.S. Kunji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gale G. Bozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Diaz de La Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 280 (50), pp.41178-41183. </w:t>
+              <w:t xml:space="preserve">, 2005, 280(46) (46), pp.38457-38463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M509324200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M507432200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016689v1</w:t>
+                <w:t xml:space="preserve">hal-00016691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrahydrofolate biosynthesis and distribution in higher plants</w:t>
               </w:r>
@@ -7079,459 +7079,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structures of cobalamin-independent methionine synthase complexed with zinc, homocysteine, and methyltetrahydrofolate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methionine metabolism in plants. Chloroplasts are autonomous for de novo methionine synthesis and can import s-adenosylmethionine from the cytosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Ferrer</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maryse Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 279 (43), pp.44235-44238. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.C400325200⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 279 (21), pp.22548-22557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M313250200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678195v1</w:t>
+                <w:t xml:space="preserve">hal-02683518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folate synthesis in plants: the p-aminobenzoate branch is initiated by a bifunctional PabA-PabB protein that is targeted to plastids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.J.C. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.P. Quinlivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Nichols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 101 (6), pp.1496-1501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine metabolism in plants. Chloroplasts are autonomous for de novo methionine synthesis and can import s-adenosylmethionine from the cytosol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structures of cobalamin-independent methionine synthase complexed with zinc, homocysteine, and methyltetrahydrofolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 279 (21), pp.22548-22557. </w:t>
+              <w:t xml:space="preserve">, 2004, 279 (43), pp.44235-44238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M313250200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.C400325200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683518v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folate synthesis in plants: the last step of the p-aminobenzoate branch is catalyzed by a plastidial aminodeoxychorismate lyase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.J.C. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.P. Quinlivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7853,51 +7853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A kinetic model for the branch-point between the methionine and threonine biosynthesis pathways in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8377,103 +8377,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the ink: understanding cellular and molecular effects of iron-based pigments on macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vitipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Akingbagbohun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Congress on Tattoo and Pigment Research (WCTP 2025))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Rome, Italy</w:t>
@@ -8640,51 +8640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive traits of Sanguina nivaloides cysts to snow environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Uwizeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8765,103 +8765,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a uranium-tolerant green microalga with high potential for the remediation of metal-polluted waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIèmes Journées Scientifiques de l’Institut des Métaux en Biologie de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Autrans, France</w:t>
@@ -8890,77 +8890,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a uranium-tolerant green microalga with high potential for the remediation of metal-polluted waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galeone Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9166,277 +9166,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of silver biosorption and uptake mechanisms in a green microalga</w:t>
+                <w:t xml:space="preserve">Deciphering the molecular mechanisms underlying the tolerance and bioaccumulation of uranium in a green microalga of the Coelastrella genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Quillerou Moreau</w:t>
+                <w:t xml:space="preserve">Abir Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galeone Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lerouxel</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PlantMetals society 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Ceske Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316437v1</w:t>
+                <w:t xml:space="preserve">hal-05316418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the molecular mechanisms underlying the tolerance and bioaccumulation of uranium in a green microalga of the Coelastrella genus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of silver biosorption and uptake mechanisms in a green microalga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Quillerou Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galeone Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Buon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Israel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Grégory Si Larbi</w:t>
+                <w:t xml:space="preserve">Olivier Lerouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PlantMetals society 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Ceske Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316418v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic characterization and flux modeling of the green microalga Coelastrella sp. in response to uranium-induced stress</w:t>
               </w:r>
@@ -9448,64 +9448,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahikari Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galeone Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9547,77 +9547,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of nickel-binding proteins in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Pennera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9672,51 +9672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the membrane proteome of Arabidopsis thaliana roots in response to uranium stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérif Chetouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9724,51 +9724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIèmes Journées Scientifiques de l’Institut des Métaux en Biologie de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Autrans, France</w:t>
@@ -9797,103 +9797,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the membrane proteome of Arabidopsis thaliana roots in response to uranium stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Chetouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
@@ -9935,77 +9935,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of uranyl-binding proteins from Arabidopsis thaliana using in vitro and in cellulo metalloproteomic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10047,103 +10047,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a uranium-tolerant microalga of the genus Coelastrella with high potential for the remediation of metal polluted waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Phycological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
@@ -10166,527 +10166,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed characterization of the responses and adaptation of a green microalga to heavy meta-induced stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+                <w:t xml:space="preserve">The involvement of calcium homeostasis in uranium uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon C.M. Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Annual meeting PLANTMETALS (COST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926963v1</w:t>
+                <w:t xml:space="preserve">hal-04767338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The involvement of calcium homeostasis in uranium uptake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Alban</w:t>
+                <w:t xml:space="preserve">Detailed characterization of the responses and adaptation of a green microalga to heavy meta-induced stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahikari Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena Barros Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting PLANTMETALS (COST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
+              <w:t xml:space="preserve">15èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767338v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of green microalgae collected in the snowpack at high-elevations (&gt;2,000 m. a.s.l.) in the French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a green microalga that tolerates and accumulates uranium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Ezzedine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Louwagie</w:t>
+                <w:t xml:space="preserve">Marie Dannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Plant Lipid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">13th International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924537v1</w:t>
+                <w:t xml:space="preserve">hal-04925983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a green microalga that tolerates and accumulates uranium.</w:t>
+                <w:t xml:space="preserve">Study of green microalgae collected in the snowpack at high-elevations (&gt;2,000 m. a.s.l.) in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Beaulier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bourguignon</w:t>
+                <w:t xml:space="preserve">Jade Ezzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Louwagie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference of the French Society of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Symposium of Plant Lipid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925983v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11590,77 +11590,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated cellular and molecular responses to uranium chemotoxicity in the metal-tolerant microalga Coelastrella sp. PCV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Galeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11712,103 +11712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of uranyl-binding proteins in Arabidopsis thaliana cells exposed to uranium: Insights from a metalloproteomic analysis and characterization of Glycine-Rich RNA-binding Protein 7 (GRP7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit H Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11830,103 +11830,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the membrane- and cell wall-associated proteome of Arabidopsis thaliana roots in response to uranium stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Chetouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11961,51 +11961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium-tolerant soil bacteria protect Arabidopsis thaliana seedling growth in a uranium pollution context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galeone Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12070,77 +12070,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Plasma Membrane-Associated Cation-Binding Protein Pcap1 of Arabidopsis Thaliana is a Uranyl-Binding Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12227,51 +12227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Gigarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12633,51 +12633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845714v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Pennera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143873" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vitipon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Akingbagbohun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Diemer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hirschler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2025.100578" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210630v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit H Revel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139163" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Fenel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ravanel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15231772" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854296v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Seydoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c03826" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dannay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Baggio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168195" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merroun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105831" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130668" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Uwizeye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Villain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Louwagie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43030-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spielmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Cointry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neveu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332393v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Catty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourguignon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126894" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377557v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C.M. Sarthou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Figuet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127436" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225550v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chiari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gogny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr00268f" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223058v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dalzon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devcic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Torres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Diemer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104178" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekieffre Charlotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevalier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15766" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Serre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sarthou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gigarel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13692" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890719v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villiers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mt00092b" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Torres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ravanel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Collin-Faure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en00408d" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000621v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B.C. Serre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.10.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery231" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14865" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579439v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.07.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Gr&#252;bler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Merendino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven O Twardziok" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mininno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allorent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00982" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517511v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gloaguen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bournais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Seigneurin-Berny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00242" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514117v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moona Rahikainen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Trotta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alegre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pascual" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Vuorinen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13326" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271913v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Ma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2016.01.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406100v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217824v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Mazzoleni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilgen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv098" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095512" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702116v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugiere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pautre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.359976" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651553v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C Waller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth W Ellens" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alvarez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Loizeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err286" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744117v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Curien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finazzi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuntz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-110410-132544" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468720v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Blancquaert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Storozhenko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Steur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle de Brouwer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352680903436283" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592145v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Mehrshahi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gonzalez-Jorge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq A Akhtar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L Ward" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Santoyo-Castelazo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04336.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592184v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pribat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Noiriel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison M Morse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Davis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fouquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.078824" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356732v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie van Wilder" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Gambonnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02707.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352760v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Yu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.130336" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266627v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Naponelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Ziemak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M Beverley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon-Fye Lye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.114090" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170401v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Fang Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jabrin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.105379" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139373v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chaerle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M701158200" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;beill&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Douce" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-007-9167-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B6VSMR6V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181243v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Marquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf R Mendel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison G Smith" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b703104c" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7M31L7S5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019411v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00587.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Orsomando" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gale G. Bozzo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Diaz de La Garza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J.C. Basset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin P. Quinlivan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02685.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115944v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bligny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0606195103" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022191v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P. Nichols" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Hanson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051851" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015703v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hoffmann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin A. Mccarthy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Moran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M506045200" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016691v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M.J. Klaus" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund R.S. Kunji" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M507432200" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016689v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dumas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M509324200" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680064v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677151v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Storozhenko" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Zhang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lambert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2005.03.007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVP93F9Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016708v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pinon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.070144" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678195v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ferrer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C400325200" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673554v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.C. Basset" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Quinlivan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Nichols" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683518v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Block" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rippert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M313250200" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682359v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. White" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Giovannoni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678975v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Kowalski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Seigneurin-Berny" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Miras" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.03.028" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FN182RQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675222v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jabrin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672558v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670803v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouillon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321301v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gakiere" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01242-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95587167928FCC80740003AD3450E344779C1C94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567136v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05336367v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11299/metallomicsresearch.6.Supplement1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517361v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828672v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736075v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924683v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si-Larbi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hagenmuller" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gallet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382680v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193132v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galeone Adrien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02427542v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316437v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quillerou Moreau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerouxel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316418v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Israel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926997v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Spiesser" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahikari Prevost" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711853v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928266v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Chetouhi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176501v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928239v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Revel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382730v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926963v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Barros Santos" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767338v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924537v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Conte" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Stewart" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925983v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142612v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://6e.plantphys.net/essay12.08.html" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722737v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00722737" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811319v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385853-5.00004-0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593722v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106304v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833607v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332721v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332715v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Tabe" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486582v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Si Larbi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316466v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316475v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151027v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468157v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788801v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220604v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kube" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Moriones" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vitipon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Akingbagbohun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Diemer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hirschler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2025.100578" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210630v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit H Revel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139163" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Pennera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143873" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Fenel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ravanel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15231772" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dannay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Baggio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168195" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Seydoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c03826" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merroun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105831" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130668" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Uwizeye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Villain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Louwagie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43030-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332393v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Catty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourguignon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126894" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C.M. Sarthou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Figuet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127436" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spielmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Cointry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neveu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekieffre Charlotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevalier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15766" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dalzon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devcic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bons" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Torres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Diemer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104178" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chiari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gogny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr00268f" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Serre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sarthou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gigarel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13692" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890719v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villiers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mt00092b" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Torres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ravanel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Collin-Faure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en00408d" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000621v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B.C. Serre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.10.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735755v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14865" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200572v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery231" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579439v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.07.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Gr&#252;bler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Merendino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven O Twardziok" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mininno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allorent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00982" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517511v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gloaguen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bournais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Seigneurin-Berny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00242" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514117v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moona Rahikainen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Trotta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alegre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pascual" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Vuorinen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13326" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271913v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Ma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2016.01.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406100v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217824v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Mazzoleni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilgen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv098" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095512" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744117v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Curien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finazzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuntz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-110410-132544" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugiere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pautre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.359976" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651553v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C Waller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth W Ellens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alvarez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Loizeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err286" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592145v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Mehrshahi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gonzalez-Jorge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq A Akhtar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L Ward" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Santoyo-Castelazo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04336.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468720v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Blancquaert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Storozhenko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Steur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle de Brouwer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352680903436283" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592184v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pribat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Noiriel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison M Morse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Davis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fouquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.078824" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356732v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie van Wilder" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Gambonnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02707.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352760v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Yu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.130336" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266627v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Naponelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Ziemak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M Beverley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon-Fye Lye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.114090" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170401v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Fang Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jabrin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.105379" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139373v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chaerle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M701158200" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;beill&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Douce" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-007-9167-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B6VSMR6V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181243v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Marquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf R Mendel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison G Smith" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b703104c" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7M31L7S5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067846v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Orsomando" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gale G. Bozzo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Diaz de La Garza" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J.C. Basset" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin P. Quinlivan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02685.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115944v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bligny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0606195103" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019411v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00587.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022191v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P. Nichols" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Hanson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051851" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015703v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hoffmann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin A. Mccarthy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Moran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M506045200" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016689v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dumas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M509324200" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016691v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M.J. Klaus" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund R.S. Kunji" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M507432200" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680064v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677151v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Storozhenko" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Zhang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lambert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2005.03.007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVP93F9Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016708v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pinon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.070144" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683518v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Block" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rippert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M313250200" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673554v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.C. Basset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Quinlivan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Nichols" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678195v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ferrer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C400325200" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682359v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. White" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Giovannoni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678975v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Kowalski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Seigneurin-Berny" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Miras" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.03.028" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FN182RQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675222v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jabrin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672558v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670803v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouillon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321301v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gakiere" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01242-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95587167928FCC80740003AD3450E344779C1C94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567136v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05336367v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11299/metallomicsresearch.6.Supplement1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517361v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828672v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736075v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924683v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si-Larbi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hagenmuller" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gallet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382680v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193132v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galeone Adrien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02427542v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316418v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Israel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316437v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quillerou Moreau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerouxel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926997v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Spiesser" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahikari Prevost" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711853v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928266v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Chetouhi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176501v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928239v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Revel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382730v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767338v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926963v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Barros Santos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925983v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924537v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Conte" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Stewart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142612v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://6e.plantphys.net/essay12.08.html" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722737v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00722737" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811319v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385853-5.00004-0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593722v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106304v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833607v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332721v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332715v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Tabe" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486582v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Si Larbi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316466v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316475v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151027v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468157v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788801v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220604v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kube" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Moriones" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>