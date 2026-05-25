--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -66,8147 +66,8415 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the ink: cellular and molecular effects of iron-based pigments on macrophages</w:t>
+                <w:t xml:space="preserve">Integrative spectroscopic, geochemical, and microbiological approaches for assessing uranium (U) speciation and microbial diversity in a U-impacted wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Vitipon</w:t>
+                <w:t xml:space="preserve">Jaime Gomez-Bolivar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Akingbagbohun</w:t>
+                <w:t xml:space="preserve">Pascale Henner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Devime</w:t>
+                <w:t xml:space="preserve">Laureline Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Diemer</w:t>
+                <w:t xml:space="preserve">Antonio Martin Newman-Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Hirschler</w:t>
+                <w:t xml:space="preserve">Susanne Sachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39, pp.100578. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 318, pp.120235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2025.100578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2026.120235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288365v1</w:t>
+                <w:t xml:space="preserve">hal-05629016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of uranyl-binding proteins in Arabidopsis thaliana cells exposed to uranium: Insights from a metalloproteomic analysis and characterization of Glycine-Rich RNA-binding protein 7 (GRP7)</w:t>
+                <w:t xml:space="preserve">Integrated cellular and molecular responses to uranium chemotoxicity in the metal-tolerant microalga Coelastrella sp. PCV.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit H Revel</w:t>
+                <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Favier</w:t>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+                <w:t xml:space="preserve">Adrien Galeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Vallet</w:t>
+                <w:t xml:space="preserve">Grégory Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+                <w:t xml:space="preserve">Abir Israel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 495, pp.139163. </w:t>
+              <w:t xml:space="preserve">, 2026, 513, pp.142335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2026.142335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210630v2</w:t>
+                <w:t xml:space="preserve">hal-05629014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into uranium stress responses of Arabidopsis roots through membrane- and cell wall-associated proteome analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond the ink: cellular and molecular effects of iron-based pigments on macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherif Chetouhi</w:t>
+                <w:t xml:space="preserve">Marianne Vitipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Pennera</w:t>
+                <w:t xml:space="preserve">Esther Akingbagbohun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Boursiac</w:t>
+                <w:t xml:space="preserve">Helene Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Galeone</w:t>
+                <w:t xml:space="preserve">Aurélie Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 370, pp.143873. </w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.100578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2025.100578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845714v1</w:t>
+                <w:t xml:space="preserve">hal-05288365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Devil Lies in the Details: Small Structural and Chemical Changes in Iron Oxide Pigments Largely Alter the Biological Outcomes in Macrophages</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of uranyl-binding proteins in Arabidopsis thaliana cells exposed to uranium: Insights from a metalloproteomic analysis and characterization of Glycine-Rich RNA-binding protein 7 (GRP7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphna Fenel</w:t>
+                <w:t xml:space="preserve">Benoit H Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+                <w:t xml:space="preserve">Adrien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano15231772⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 495, pp.139163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411759v1</w:t>
+                <w:t xml:space="preserve">hal-05210630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a uranium-tolerant green microalga of the genus Coelastrella with high potential for the remediation of metal-polluted waters</w:t>
+                <w:t xml:space="preserve">New insights into uranium stress responses of Arabidopsis roots through membrane- and cell wall-associated proteome analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Beaulier</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Chetouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Pennera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Galeone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168195⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 370, pp.143873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390380v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular ToF-SIMS imaging of the snow algae $Sanguina\ nivaloides$ by combining high mass and high lateral resolution acquisitions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The Devil Lies in the Details: Small Structural and Chemical Changes in Iron Oxide Pigments Largely Alter the Biological Outcomes in Macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vitipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Akingbagbohun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphna Fenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c03826⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (23), pp.1772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano15231772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854296v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium-tolerant soil bacteria protect Arabidopsis thaliana seedling growth from uranium toxicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Characterization of a uranium-tolerant green microalga of the genus Coelastrella with high potential for the remediation of metal-polluted waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Galeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Alban</w:t>
+                <w:t xml:space="preserve">Célia Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 225, pp.105831. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 908, pp.168195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2024.105831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600909v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plasma membrane-associated cation-binding protein PCaP1 of Arabidopsis thaliana is a uranyl-binding protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subcellular ToF-SIMS imaging of the snow algae $Sanguina\ nivaloides$ by combining high mass and high lateral resolution acquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Seydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Ezzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Vallet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+                <w:t xml:space="preserve">Grégory Si Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130668⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (50), pp.19917−19925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c03826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924852v1</w:t>
+                <w:t xml:space="preserve">hal-04854296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive traits of cysts of the snow alga Sanguina nivaloides unveiled by 3D subcellular imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Si Larbi</w:t>
+                <w:t xml:space="preserve">Uranium-tolerant soil bacteria protect Arabidopsis thaliana seedling growth from uranium toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Galeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Villain</w:t>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Louwagie</w:t>
+                <w:t xml:space="preserve">Mohamed Merroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-43030-7⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 225, pp.105831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2024.105831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294008v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-affinity iron and calcium transport pathways are involved in U(VI) uptake in the budding yeast Saccharomyces cerevisiae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">The plasma membrane-associated cation-binding protein PCaP1 of Arabidopsis thaliana is a uranyl-binding protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 422, pp.126894. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126894⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 446, pp.art. 130668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332393v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium-permeable cation channels are involved in uranium uptake in Arabidopsis thaliana</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Célia Baggio</w:t>
+                <w:t xml:space="preserve">Adaptive traits of cysts of the snow alga Sanguina nivaloides unveiled by 3D subcellular imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Figuet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Alban</w:t>
+                <w:t xml:space="preserve">Clarisse Uwizeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Si Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Louwagie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127436⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.7500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-43030-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377557v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential metal sensing and metal‐dependent degradation of the broad spectrum root metal transporter &amp;lt;scp&amp;gt;IRT1&amp;lt;/scp&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Spielmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Cointry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 112 (5), pp.1252-1265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.16010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les actinides leur interaction avec les processus biologiques: où en sommes-nous?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcium-permeable cation channels are involved in uranium uptake in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon C.M. Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Célia Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 424 (Part B), pp.127436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188160v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular architecture and metabolic connection in the planktonic photosymbiosis between Collodaria (radiolarians) and their microalgae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Decelle</w:t>
+                <w:t xml:space="preserve">High-affinity iron and calcium transport pathways are involved in U(VI) uptake in the budding yeast Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Veronesi</w:t>
+                <w:t xml:space="preserve">Patrice Catty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lekieffre Charlotte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15766⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 422, pp.126894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373848v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proteomic view of cellular responses of macrophages to copper when added as ion or as copper-polyacrylate complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subcellular architecture and metabolic connection in the planktonic photosymbiosis between Collodaria (radiolarians) and their microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Veronesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Dalzon</w:t>
+                <w:t xml:space="preserve">Lekieffre Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Devcic</w:t>
+                <w:t xml:space="preserve">Benoit Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Bons</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Diemer</w:t>
+                <w:t xml:space="preserve">Fabien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2021.104178⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (11), pp.6569-6586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223058v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEAFY protein crystals with a honeycomb structure as a platform for selective preparation of outstanding stable bio-hybrid materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les actinides leur interaction avec les processus biologiques: où en sommes-nous?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Chiari</w:t>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Carpentier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Pérard</w:t>
+                <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 460-461, pp.68-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225550v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein lysine methylation contributes to modulating the response of sensitive and tolerant Arabidopsis species to cadmium stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LEAFY protein crystals with a honeycomb structure as a platform for selective preparation of outstanding stable bio-hybrid materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gogny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Serre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Corso</w:t>
+                <w:t xml:space="preserve">Julien Pérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.13692⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.8901-8908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nr00268f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379001v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a metalloproteomic approach to analyse the response of Arabidopsis cells to uranium stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Revel</w:t>
+                <w:t xml:space="preserve">A proteomic view of cellular responses of macrophages to copper when added as ion or as copper-polyacrylate complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dalzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Devcic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Bons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Villiers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+                <w:t xml:space="preserve">Anaëlle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0mt00092b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 239, pp.104178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2021.104178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890719v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How reversible are the effects of silver nanoparticles on macrophages? A proteomic-instructed view</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein lysine methylation contributes to modulating the response of sensitive and tolerant Arabidopsis species to cadmium stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Ravanel</w:t>
+                <w:t xml:space="preserve">Nelson Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Collin-Faure</w:t>
+                <w:t xml:space="preserve">Manon Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Gigarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9en00408d⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (3), pp.760-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311361v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the physiological and cellular effects of uranium on the root system of Arabidopsis thaliana</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Development of a metalloproteomic approach to analyse the response of Arabidopsis cells to uranium stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.1302-1313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0mt00092b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2018.10.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02000621v1</w:t>
+                <w:t xml:space="preserve">hal-02890719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana plants challenged with uranium reveal new insights into iron and phosphate homeostasis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+                <w:t xml:space="preserve">How reversible are the effects of silver nanoparticles on macrophages? A proteomic-instructed view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dalzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Collin-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (10), pp.3133-3157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9en00408d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.14865⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01735755v1</w:t>
+                <w:t xml:space="preserve">hal-02311361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An outlook on lysine methylation of non-histone proteins in plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Uncovering the physiological and cellular effects of uranium on the root system of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson B.C. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ery231⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.121-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02200572v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of DMSP (dimethylsulfoniopropionate) biosynthesis pathway: Origin and phylogenetic distribution in polyploid Spartina (Poaceae, Chloridoideae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Simon</w:t>
+                <w:t xml:space="preserve">Arabidopsis thaliana plants challenged with uranium reveal new insights into iron and phosphate homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2017.07.003⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217 (2), pp.657 - 670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579439v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light and Plastid Signals Regulate Different Sets of Genes in the Albino Mutant Pap7-1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An outlook on lysine methylation of non-histone proteins in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.17.00982⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (19), pp.4569-4581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01665379v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02200572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChloroKB:a web-application for the integration of knowledge related to chloroplast metabolic network.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of DMSP (dimethylsulfoniopropionate) biosynthesis pathway: Origin and phylogenetic distribution in polyploid Spartina (Poaceae, Chloridoideae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gloaguen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daphne Seigneurin-Berny</w:t>
+                <w:t xml:space="preserve">Gaëlle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.17.00242⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.401-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517511v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PP2A-B′γ modulates foliar trans -methylation capacity and the formation of 4-methoxy-indol-3-yl-methyl glucosinolate in Arabidopsis leaves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light and Plastid Signals Regulate Different Sets of Genes in the Albino Mutant Pap7-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Grübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Merendino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moona Rahikainen</w:t>
+                <w:t xml:space="preserve">Sven O Twardziok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Trotta</w:t>
+                <w:t xml:space="preserve">Morgane Mininno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Alegre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katariina Vuorinen</w:t>
+                <w:t xml:space="preserve">Guillaume Allorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13326⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175 (3), pp.1203 - 1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.00982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514117v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evolution of the substrate specificity of chloroplastic Aldolases/Rubisco lysine methyltransferases in plants.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ChloroKB:a web-application for the integration of knowledge related to chloroplast metabolic network.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bournais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng Ma</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sabine Brugière</w:t>
+                <w:t xml:space="preserve">Daphne Seigneurin-Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2016.01.003⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174 (2), pp.922-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.00242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271913v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption et distribution des éléments métalliques dans la plante</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PP2A-B′γ modulates foliar trans -methylation capacity and the formation of 4-methoxy-indol-3-yl-methyl glucosinolate in Arabidopsis leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moona Rahikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Trotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katariina Vuorinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (1), pp.112 - 127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406100v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Targeting of the Protein Methyltransferase PrmA Contributes to Both Chloroplastic and Mitochondrial Ribosomal Protein L11 Methylation in Arabidopsis.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Molecular evolution of the substrate specificity of chloroplastic Aldolases/Rubisco lysine methyltransferases in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mininno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Gilgen</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Gigarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcv098⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.569-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2016.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217824v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the protein lysine and arginine methylation network in Arabidopsis chloroplasts.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Absorption et distribution des éléments métalliques dans la plante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 379, pp.38-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985079v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biosynthetic capacities of the plastids and integration between cytoplasmic and chloroplast processes.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual Targeting of the Protein Methyltransferase PrmA Contributes to Both Chloroplastic and Mitochondrial Ribosomal Protein L11 Methylation in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Kuntz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Maréchal</w:t>
+                <w:t xml:space="preserve">Meryl Mazzoleni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mininno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gilgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-genet-110410-132544⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (9), pp.1697-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcv098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744117v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Chloroplastic Fructose 1,6-Bisphosphate Aldolases as Lysine-methylated Proteins in Plants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Uncovering the protein lysine and arginine methylation network in Arabidopsis chloroplasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mininno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Gilgen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheng Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 287 (25), pp.21034-44. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.e95512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.359976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702116v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial and plastidial COG0354 proteins have folate-dependent functions in iron-sulphur cluster metabolism.</w:t>
+                <w:t xml:space="preserve">The biosynthetic capacities of the plastids and integration between cytoplasmic and chloroplast processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey C Waller</w:t>
+                <w:t xml:space="preserve">Norbert Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth W Ellens</w:t>
+                <w:t xml:space="preserve">Gilles Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Alvarez</w:t>
+                <w:t xml:space="preserve">Giovanni Finazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Loizeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+                <w:t xml:space="preserve">Marcel Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 63 (1), pp.403-11. </w:t>
+              <w:t xml:space="preserve">Annual Review of Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.233-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/err286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-genet-110410-132544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651553v1</w:t>
+                <w:t xml:space="preserve">hal-00744117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of folate polyglutamylation and its essential role in plant metabolism and development.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Chloroplastic Fructose 1,6-Bisphosphate Aldolases as Lysine-methylated Proteins in Plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mininno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Payam Mehrshahi</w:t>
+                <w:t xml:space="preserve">Sabine Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Gonzalez-Jorge</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anahi Santoyo-Castelazo</w:t>
+                <w:t xml:space="preserve">Virginie Pautre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gilgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04336.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (25), pp.21034-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.359976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592145v1</w:t>
+                <w:t xml:space="preserve">hal-00702116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folates and Folic Acid: From Fundamental Research Toward Sustainable Health.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial and plastidial COG0354 proteins have folate-dependent functions in iron-sulphur cluster metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey C Waller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth W Ellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter Blancquaert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karen Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Veerle de Brouwer</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07352680903436283⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (1), pp.403-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468720v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonflowering plants possess a unique folate-dependent phenylalanine hydroxylase that is localized in chloroplasts.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Folates and Folic Acid: From Fundamental Research Toward Sustainable Health.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Blancquaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Storozhenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans de Steur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pribat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Romain Fouquet</w:t>
+                <w:t xml:space="preserve">Veerle de Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.110.078824⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (1), pp.14 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07352680903436283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592184v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C1 metabolism and chlorophyll synthesis: the Mg-protoporphyrin IX methyltransferase activity is dependent on the folate status.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional analysis of folate polyglutamylation and its essential role in plant metabolism and development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payam Mehrshahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gonzalez-Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq A Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane L Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie van Wilder</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Albrieux</w:t>
+                <w:t xml:space="preserve">Anahi Santoyo-Castelazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02707.x⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (2), pp.267-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04336.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356732v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide and metabolic analysis determined the adaptive response of Arabidopsis cells to folate depletion induced by methotrexate.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Gambonnet</w:t>
+                <w:t xml:space="preserve">Nonflowering plants possess a unique folate-dependent phenylalanine hydroxylase that is localized in chloroplasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pribat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Yu</w:t>
+                <w:t xml:space="preserve">Alison M Morse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+                <w:t xml:space="preserve">John M Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.108.130336⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (10), pp.3410-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.110.078824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352760v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomic and functional analysis of pterin-4a-carbinolamine dehydratase family (COG2154) proteins in plants and microorganisms.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C1 metabolism and chlorophyll synthesis: the Mg-protoporphyrin IX methyltransferase activity is dependent on the folate status.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J Ziemak</w:t>
+                <w:t xml:space="preserve">Valérie van Wilder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle de Brouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen M Beverley</w:t>
+                <w:t xml:space="preserve">Bernadette Gambonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lon-Fye Lye</w:t>
+                <w:t xml:space="preserve">Catherine Albrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 146, pp.1515-1527. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 182 (1), pp.137-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.107.114090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02707.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00266627v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of C1 Metabolism in Arabidopsis: The N-terminal Regulatory Domain of Cystathionine {gamma} Synthase Is Cleaved in Response to Folate Starvation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">A genome-wide and metabolic analysis determined the adaptive response of Arabidopsis cells to folate depletion induced by methotrexate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle de Brouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Gambonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guo-Fang Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Curien</w:t>
+                <w:t xml:space="preserve">Agnès Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Jabrin</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 145, pp.491-503. </w:t>
+              <w:t xml:space="preserve">, 2008, 148 (4), pp.2083-2095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.107.105379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.108.130336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170401v1</w:t>
+                <w:t xml:space="preserve">hal-00352760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytosolic HPPK/DHPS from Arabidopsis thaliana: A specific role in stress response.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenomic and functional analysis of pterin-4a-carbinolamine dehydratase family (COG2154) proteins in plants and microorganisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Navarette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Veerle de Brouwer</w:t>
+                <w:t xml:space="preserve">Valeria Naponelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Chaerle</w:t>
+                <w:t xml:space="preserve">Michael J Ziemak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen M Beverley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lon-Fye Lye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M701158200⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 146, pp.1515-1527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.107.114090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139373v1</w:t>
+                <w:t xml:space="preserve">hal-00266627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of plant mitochondria in the biosynthesis of coenzymes.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Cytosolic HPPK/DHPS from Arabidopsis thaliana: A specific role in stress response.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Storozhenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle de Brouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Chaerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthesis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11120-007-9167-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Published online, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M701158200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00153857v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of vitamins B5, B8, B9, B12 and molybdenum cofactor at cellular and organismal levels.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrée Marquet</w:t>
+                <w:t xml:space="preserve">Regulation of C1 Metabolism in Arabidopsis: The N-terminal Regulatory Domain of Cystathionine {gamma} Synthase Is Cleaved in Response to Folate Starvation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Gambonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf R Mendel</w:t>
+                <w:t xml:space="preserve">Guo-Fang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison G Smith</w:t>
+                <w:t xml:space="preserve">Samuel Jabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 24 (5), pp.949-962. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 145, pp.491-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b703104c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.107.105379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00181243v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for folate-salvage reactions in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of plant mitochondria in the biosynthesis of coenzymes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Orsomando</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roland Douce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2006.02685.x⟩</w:t>
+              <w:t xml:space="preserve">Photosynthesis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (2), pp.149-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11120-007-9167-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00067846v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine catabolism in Arabidopsis cells is initiated by a gamma-cleavage process and leads to S-methylcysteine and isoleucine synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Roles of vitamins B5, B8, B9, B12 and molybdenum cofactor at cellular and organismal levels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Gambonnet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf R Mendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison G Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (5), pp.949-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b703104c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0606195103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00115944v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folate in plants: biosynthesis, distribution and enhancement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergei Storozhenko</w:t>
+                <w:t xml:space="preserve">Evidence for folate-salvage reactions in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Orsomando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gale G. Bozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Diaz de La Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles J.C. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoin P. Quinlivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2006.00587.x⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46, pp.426 - 435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2006.02685.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019411v1</w:t>
+                <w:t xml:space="preserve">hal-00067846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folate synthesis in plants: purification, kinetic properties, and inhibition of aminodeoxychorismate synthase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew D. Hanson</w:t>
+                <w:t xml:space="preserve">Methionine catabolism in Arabidopsis cells is initiated by a gamma-cleavage process and leads to S-methylcysteine and isoleucine synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Gambonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20051851⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (42), pp.15687-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0606195103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022191v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folate metabolism in plants: an Arabidopsis homolog of the mammalian mitochondrial folate transporter mediates folate import into chloroplasts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard G. Moran</w:t>
+                <w:t xml:space="preserve">Folate in plants: biosynthesis, distribution and enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Storozhenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M506045200⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 126, pp.330-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2006.00587.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015703v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of six novel allosteric effectors of Arabidopsis thaliana Aspartate kinase-Homoserine dehydrogenase. Physiological context sets the specificity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Folate synthesis in plants: purification, kinetic properties, and inhibition of aminodeoxychorismate synthase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Sahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles J.C. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Robert</w:t>
+                <w:t xml:space="preserve">Brian P. Nichols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Dumas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew D. Hanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 280 (50), pp.41178-41183. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 396, pp.157 - 162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M509324200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20051851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016689v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher plant plastids and cyanobacteria have folate carriers related to those of trypanosomatids</w:t>
+                <w:t xml:space="preserve">Folate metabolism in plants: an Arabidopsis homolog of the mammalian mitochondrial folate transporter mediates folate import into chloroplasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian M.J. Klaus</w:t>
+                <w:t xml:space="preserve">Mariette Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmund R.S. Kunji</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rocio Diaz de La Garza</w:t>
+                <w:t xml:space="preserve">Michaela Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin A. Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Gambonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard G. Moran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 280(46) (46), pp.38457-38463. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M507432200⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 280 (41) (41), pp.34823 - 34831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M506045200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016691v1</w:t>
+                <w:t xml:space="preserve">hal-00015703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrahydrofolate biosynthesis and distribution in higher plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Identification of six novel allosteric effectors of Arabidopsis thaliana Aspartate kinase-Homoserine dehydrogenase. Physiological context sets the specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 280 (50), pp.41178-41183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M509324200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680064v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folate enhancement in staple crops by metabolic engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Lambert</w:t>
+                <w:t xml:space="preserve">Higher plant plastids and cyanobacteria have folate carriers related to those of trypanosomatids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian M.J. Klaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmund R.S. Kunji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gale G. Bozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Diaz de La Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2005.03.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 280(46) (46), pp.38457-38463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M507432200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02677151v1</w:t>
+                <w:t xml:space="preserve">hal-00016691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotin synthesis in plants: the first committed step of the pathway is catalysed by a cytosolic 7-keto-8-aminopelargonic acid synthase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Tetrahydrofolate biosynthesis and distribution in higher plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Sahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Alban</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (4), pp.758-762</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016708v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine metabolism in plants. Chloroplasts are autonomous for de novo methionine synthesis and can import s-adenosylmethionine from the cytosol</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Folate enhancement in staple crops by metabolic engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Rippert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Curien</w:t>
+                <w:t xml:space="preserve">S. Storozhenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.F. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M313250200⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16, pp.271-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2005.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683518v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folate synthesis in plants: the p-aminobenzoate branch is initiated by a bifunctional PabA-PabB protein that is targeted to plastids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Biotin synthesis in plants: the first committed step of the pathway is catalysed by a cytosolic 7-keto-8-aminopelargonic acid synthase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 139, pp.1666-1676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.105.070144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673554v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structures of cobalamin-independent methionine synthase complexed with zinc, homocysteine, and methyltetrahydrofolate</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Folate synthesis in plants: the p-aminobenzoate branch is initiated by a bifunctional PabA-PabB protein that is targeted to plastids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.J.C. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.P. Quinlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (6), pp.1496-1501</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.C400325200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02678195v1</w:t>
+                <w:t xml:space="preserve">hal-02673554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folate synthesis in plants: the last step of the p-aminobenzoate branch is catalyzed by a plastidial aminodeoxychorismate lyase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.J. Giovannoni</w:t>
+                <w:t xml:space="preserve">Methionine metabolism in plants. Chloroplasts are autonomous for de novo methionine synthesis and can import s-adenosylmethionine from the cytosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (21), pp.22548-22557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M313250200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682359v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hydrophobic proteome of mitochondrial membranes from Arabidopsis cell suspensions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structures of cobalamin-independent methionine synthase complexed with zinc, homocysteine, and methyltetrahydrofolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2004.03.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (43), pp.44235-44238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.C400325200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02678975v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-carbon metabolism in plants. Regulation of tetrahydrofolate synthesis during germination and seedling development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Folate synthesis in plants: the last step of the p-aminobenzoate branch is catalyzed by a plastidial aminodeoxychorismate lyase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.J.C. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.P. Quinlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jabrin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Giovannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 131 (3), pp.1431-1439</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40, pp.453-461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675222v1</w:t>
+                <w:t xml:space="preserve">hal-02682359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic model for the branch-point between the methionine and threonine biosynthesis pathways in Arabidopsis thaliana</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The hydrophobic proteome of mitochondrial membranes from Arabidopsis cell suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Seigneurin-Berny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 65 (12), pp.1693-1707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2004.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672558v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folate synthesis in higher-plant mitochondria: coupling between the dihydropterin pyrophosphokinase and the dihydropteroate synthase activities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">One-carbon metabolism in plants. Regulation of tetrahydrofolate synthesis during germination and seedling development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Gambonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 363 (2), pp.313-319</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 131 (3), pp.1431-1439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670803v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A kinetic model for the branch-point between the methionine and threonine biosynthesis pathways in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 270 (23), pp.4615-4627</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folate synthesis in higher-plant mitochondria: coupling between the dihydropterin pyrophosphokinase and the dihydropteroate synthase activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Mouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 363 (2), pp.313-319</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mechanisms to account for maintenance of the soluble methionine pool in transgenic Arabidopsis plants expressing antisense cystathionine γ-synthase cDNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gakiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Droux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Job</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 323 (10), pp.841-851. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0764-4469(00)01242-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8216,939 +8484,939 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and molecular responses of photosynthetic organisms to uranium stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2026 FrenchBIC annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and molecular responses of photosynthetic organisms to uranium stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Franco-Japanese Workshop on Metallomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11299/metallomicsresearch.6.Supplement1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the ink: understanding cellular and molecular effects of iron-based pigments on macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vitipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Akingbagbohun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Congress on Tattoo and Pigment Research (WCTP 2025))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanisms of silver tolerance in Coelastrella sp. PCV, a metal-hypertolerant green microalga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque “Diversité des mécanismes biologiques”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS biologie, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and molecular responses of the metal-tolerant green microalga Coelastrella to uranium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual general conference of PLANTMETALS (COST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive traits of Sanguina nivaloides cysts to snow environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Uwizeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Si-Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hagenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Snow Algae Meeting 6th-7th November 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bodo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a uranium-tolerant green microalga with high potential for the remediation of metal-polluted waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIèmes Journées Scientifiques de l’Institut des Métaux en Biologie de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a uranium-tolerant green microalga with high potential for the remediation of metal-polluted waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galeone Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyploidy and phenotypic novelty: Phylogenetic context of DMSP (dimethylsulfoniopropionate) biosynthesis in Spartina (Poaceae, Chloridoideae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pllyploidy, Hybridization and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rovinj, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9158,1529 +9426,1529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the molecular mechanisms underlying the tolerance and bioaccumulation of uranium in a green microalga of the Coelastrella genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Israel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galeone Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PlantMetals society 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Ceske Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of silver biosorption and uptake mechanisms in a green microalga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Quillerou Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galeone Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Buon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lerouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PlantMetals society 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Ceske Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic characterization and flux modeling of the green microalga Coelastrella sp. in response to uranium-induced stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahikari Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galeone Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of nickel-binding proteins in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Pennera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual general conference of PLANTMETALS (COST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the membrane proteome of Arabidopsis thaliana roots in response to uranium stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérif Chetouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIèmes Journées Scientifiques de l’Institut des Métaux en Biologie de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the membrane proteome of Arabidopsis thaliana roots in response to uranium stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Chetouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of uranyl-binding proteins from Arabidopsis thaliana using in vitro and in cellulo metalloproteomic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIèmes Journées Scientifiques de l’Institut des Métaux en Biologie de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a uranium-tolerant microalga of the genus Coelastrella with high potential for the remediation of metal polluted waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Phycological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The involvement of calcium homeostasis in uranium uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon C.M. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting PLANTMETALS (COST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed characterization of the responses and adaptation of a green microalga to heavy meta-induced stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahikari Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a green microalga that tolerates and accumulates uranium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of green microalgae collected in the snowpack at high-elevations (&gt;2,000 m. a.s.l.) in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Louwagie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Plant Lipid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10690,883 +10958,883 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenzyme synthesis in plant mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taiz L, Zeiger E, Moller IM, and Murphy A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Development, Sixth Edition Companion Website</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinauer Associates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 761 p., 2015, 978-1-60535-255-8 978-1-60535-353-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salter, A., Wiseman, H. and Tucker, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytonutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blackwell Publishing Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.173-202 ; Ch. 6, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of Folates in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosynthesis of vitamins in plants. Part B : vitamins B6, B8, B9, C, E, K</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59, Academic Press, 292 p., 2011, Advances in Botanical Research, 978-0-12-385853-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-385853-5.00004-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenzyme synthesis in plant mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lincoln Taiz and Eduardo Zeiger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiol. Online - A Companion to Plant Physiology, Fifth Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sinauer Associates Inc., Sunderland, pp.Essay 11.8., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenzyme Synthesis in Plant Mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lincoln Taiz and Eduardo Zeiger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant PhysiologyOnline. A companion to Plant Physiology, Fourth Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sinauer Associates Inc. Publishers, Sunderland, pp.CHAPTER 11 - Essay 11.6, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00106304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The uniqueness of tetrahydrofolate synthesis and one-carbon metabolism in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant mitochondria. From genome to function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer, 2004, 1-4020-2399-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHIONINE SYNTHESIS IN HIGHER PLANTS: SENSE STRATEGY APPLIED TO CYSTATHIONINE γ-SYNTHASE AND CYSTATHIONINE β-LYASE IN ARABIDOPSIS THALIANA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gakière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Droux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Job</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sulfur Nutrition and Sulfur Assimilation in Higher Plants, pp. 313-315 Edited by C. Brunold et al.  2000 Paul Haupt, Bern, Switzerland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHIONINE BIOSYNTHESIS IN PLANTS: BIOCHEMICAL AND REGULATORY ASPECTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Droux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gakière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Tabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sulfur Nutrition and Sulfur Assimilation in Higher Plants, pp. 73-92 Edited by C. Brunold et al.  2000 Paul Haupt, Bern, Switzerland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11576,749 +11844,749 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated cellular and molecular responses to uranium chemotoxicity in the metal-tolerant microalga Coelastrella sp. PCV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Galeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of uranyl-binding proteins in Arabidopsis thaliana cells exposed to uranium: Insights from a metalloproteomic analysis and characterization of Glycine-Rich RNA-binding Protein 7 (GRP7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit H Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the membrane- and cell wall-associated proteome of Arabidopsis thaliana roots in response to uranium stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Chetouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium-tolerant soil bacteria protect Arabidopsis thaliana seedling growth in a uranium pollution context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galeone Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Merroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Plasma Membrane-Associated Cation-Binding Protein Pcap1 of Arabidopsis Thaliana is a Uranyl-Binding Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the involvement of protein lysine methylation in the response of sensitive and tolerant Arabidopsis species to cadmium stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson B.C. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Gigarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12328,165 +12596,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FINAL RESUME ON THE RESEARCH UNIT BFP - Biologie du Fruit et Pathologie / Fruit Biology and Pathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Traas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Moriones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HCERES. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId370"/>
+      <w:footerReference w:type="default" r:id="rId379"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12633,51 +12901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vitipon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Akingbagbohun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Diemer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hirschler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2025.100578" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210630v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit H Revel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139163" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Pennera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143873" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Fenel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ravanel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15231772" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dannay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Baggio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168195" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Seydoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c03826" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merroun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105831" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130668" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Uwizeye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Villain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Louwagie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43030-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332393v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Catty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourguignon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126894" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C.M. Sarthou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Figuet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127436" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spielmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Cointry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neveu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekieffre Charlotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevalier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15766" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dalzon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devcic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bons" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Torres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Diemer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104178" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chiari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gogny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr00268f" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Serre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sarthou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gigarel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13692" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890719v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villiers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mt00092b" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Torres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ravanel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Collin-Faure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en00408d" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000621v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B.C. Serre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.10.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735755v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14865" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200572v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery231" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579439v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.07.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Gr&#252;bler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Merendino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven O Twardziok" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mininno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allorent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00982" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517511v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gloaguen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bournais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Seigneurin-Berny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00242" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514117v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moona Rahikainen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Trotta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alegre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pascual" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Vuorinen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13326" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271913v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Ma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2016.01.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406100v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217824v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Mazzoleni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilgen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv098" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095512" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744117v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Curien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finazzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuntz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-110410-132544" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugiere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pautre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.359976" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651553v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C Waller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth W Ellens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alvarez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Loizeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err286" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592145v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Mehrshahi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gonzalez-Jorge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq A Akhtar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L Ward" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Santoyo-Castelazo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04336.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468720v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Blancquaert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Storozhenko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Steur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle de Brouwer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352680903436283" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592184v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pribat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Noiriel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison M Morse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Davis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fouquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.078824" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356732v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie van Wilder" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Gambonnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02707.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352760v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Yu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.130336" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266627v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Naponelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Ziemak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M Beverley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon-Fye Lye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.114090" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170401v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Fang Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jabrin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.105379" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139373v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chaerle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M701158200" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;beill&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Douce" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-007-9167-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B6VSMR6V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181243v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Marquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf R Mendel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison G Smith" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b703104c" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7M31L7S5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067846v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Orsomando" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gale G. Bozzo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Diaz de La Garza" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J.C. Basset" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin P. Quinlivan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02685.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115944v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bligny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0606195103" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019411v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00587.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022191v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P. Nichols" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Hanson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051851" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015703v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hoffmann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin A. Mccarthy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Moran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M506045200" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016689v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dumas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M509324200" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016691v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M.J. Klaus" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund R.S. Kunji" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M507432200" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680064v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677151v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Storozhenko" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Zhang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lambert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2005.03.007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVP93F9Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016708v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pinon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.070144" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683518v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Block" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rippert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M313250200" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673554v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.C. Basset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Quinlivan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Nichols" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678195v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ferrer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C400325200" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682359v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. White" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Giovannoni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678975v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Kowalski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Seigneurin-Berny" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Miras" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.03.028" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FN182RQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675222v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jabrin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672558v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670803v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouillon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321301v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gakiere" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01242-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95587167928FCC80740003AD3450E344779C1C94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567136v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05336367v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11299/metallomicsresearch.6.Supplement1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517361v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828672v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736075v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924683v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si-Larbi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hagenmuller" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gallet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382680v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193132v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galeone Adrien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02427542v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316418v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Israel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316437v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quillerou Moreau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerouxel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926997v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Spiesser" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahikari Prevost" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711853v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928266v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Chetouhi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176501v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928239v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Revel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382730v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767338v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926963v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Barros Santos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925983v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924537v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Conte" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Stewart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142612v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://6e.plantphys.net/essay12.08.html" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722737v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00722737" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811319v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385853-5.00004-0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593722v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106304v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833607v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332721v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332715v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Tabe" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486582v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Si Larbi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316466v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316475v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151027v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468157v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788801v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220604v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kube" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Moriones" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629016v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gomez-Bolivar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Henner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martin Newman-Portela" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Sachs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2026.120235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Israel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.142335" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vitipon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Akingbagbohun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Diemer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hirschler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2025.100578" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210630v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit H Revel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Pennera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143873" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Fenel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ravanel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15231772" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dannay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Baggio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168195" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854296v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Seydoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c03826" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merroun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105831" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130668" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Uwizeye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Villain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Louwagie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43030-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spielmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Cointry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neveu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C.M. Sarthou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Figuet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127436" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332393v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Catty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourguignon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126894" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekieffre Charlotte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15766" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chiari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gogny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr00268f" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223058v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dalzon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devcic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bons" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Torres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Diemer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104178" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379001v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Serre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sarthou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gigarel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13692" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890719v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villiers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mt00092b" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311361v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Torres" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ravanel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Collin-Faure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en00408d" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B.C. Serre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.10.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735755v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14865" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200572v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery231" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579439v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.07.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Gr&#252;bler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Merendino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven O Twardziok" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mininno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allorent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00982" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517511v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gloaguen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bournais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Seigneurin-Berny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00242" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514117v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moona Rahikainen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Trotta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alegre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pascual" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Vuorinen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13326" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Ma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2016.01.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406100v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217824v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Mazzoleni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilgen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv098" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985079v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095512" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744117v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Curien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finazzi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuntz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-110410-132544" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702116v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugiere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pautre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.359976" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651553v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C Waller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth W Ellens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alvarez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Loizeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err286" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468720v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Blancquaert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Storozhenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Steur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle de Brouwer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352680903436283" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592145v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Mehrshahi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gonzalez-Jorge" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq A Akhtar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L Ward" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Santoyo-Castelazo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04336.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592184v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pribat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Noiriel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison M Morse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Davis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fouquet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.078824" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356732v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie van Wilder" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Gambonnet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02707.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352760v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Yu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.130336" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266627v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Naponelli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Ziemak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M Beverley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon-Fye Lye" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.114090" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139373v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chaerle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M701158200" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170401v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Fang Zhang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jabrin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.105379" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153857v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;beill&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Douce" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-007-9167-z" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B6VSMR6V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181243v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Marquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf R Mendel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison G Smith" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b703104c" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7M31L7S5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067846v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Orsomando" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gale G. Bozzo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Diaz de La Garza" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J.C. Basset" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin P. Quinlivan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02685.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115944v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bligny" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0606195103" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019411v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00587.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022191v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P. Nichols" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Hanson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051851" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015703v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hoffmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin A. Mccarthy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Moran" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M506045200" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016689v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dumas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M509324200" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016691v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M.J. Klaus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund R.S. Kunji" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M507432200" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680064v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677151v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Storozhenko" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Zhang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lambert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2005.03.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVP93F9Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016708v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pinon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.070144" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673554v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.C. Basset" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Quinlivan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Nichols" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683518v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Block" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rippert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M313250200" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678195v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ferrer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C400325200" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682359v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. White" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Giovannoni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678975v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Kowalski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Seigneurin-Berny" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Miras" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.03.028" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FN182RQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675222v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jabrin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672558v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670803v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouillon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321301v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gakiere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01242-7" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95587167928FCC80740003AD3450E344779C1C94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567136v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05336367v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11299/metallomicsresearch.6.Supplement1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517361v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828672v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736075v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924683v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si-Larbi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hagenmuller" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gallet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382680v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193132v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galeone Adrien" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02427542v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316418v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316437v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quillerou Moreau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerouxel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926997v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Spiesser" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahikari Prevost" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711853v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928266v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Chetouhi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176501v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928239v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Revel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382730v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767338v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926963v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Barros Santos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925983v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924537v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Conte" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Stewart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142612v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://6e.plantphys.net/essay12.08.html" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722737v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00722737" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811319v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385853-5.00004-0" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593722v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106304v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833607v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332721v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332715v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Tabe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486582v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Si Larbi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316466v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316475v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151027v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468157v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788801v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220604v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kube" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Moriones" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>