--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -204,395 +204,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution spatio-temporelle de mortalité par cancers broncho-pulmonaires en France de 1973 à 2016 un marqueur des trajectoires de développement des territoires ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche méthodologique pour la cartographie des zones d’apport de sédiments dans le réseau d’assainissement parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12tpw⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.55-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/20240655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401256v1</w:t>
+                <w:t xml:space="preserve">hal-04680932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche méthodologique pour la cartographie des zones d’apport de sédiments dans le réseau d’assainissement parisien</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+                <w:t xml:space="preserve">Distribution de la surmortalité toutes causes en première vague d’épidémie de Covid-19 à l’échelle des intercommunalités franciliennes : quel lien avec les caractéristiques urbaines et sociales des territoires en Ile-de-France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pilkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Goupil de Bouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/20240655⟩</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2023/3-2024/1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12tpt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680932v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution de la surmortalité toutes causes en première vague d’épidémie de Covid-19 à l’échelle des intercommunalités franciliennes : quel lien avec les caractéristiques urbaines et sociales des territoires en Ile-de-France ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évolution spatio-temporelle de mortalité par cancers broncho-pulmonaires en France de 1973 à 2016 un marqueur des trajectoires de développement des territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Féron</w:t>
+                <w:t xml:space="preserve">Walid Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Goupil de Bouillé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégoire Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2023/3-2024/1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12tpt⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12tpw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818787v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Evaluate Health In All Policies at the Local Level: Methodological Insights Within Municipalities From the WHO French Healthy Cities Network</w:t>
               </w:r>
@@ -706,161 +706,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staying active during Covid-19 crisis: why it would have been important to keep public parks opened</w:t>
+                <w:t xml:space="preserve">Relationship between Urban Green Spaces and Cancer: A Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nyan Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Montiege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (Supplement_3), pp.ckab165.221. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (4), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab165.221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18041751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554030v1</w:t>
+                <w:t xml:space="preserve">hal-03146847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalités et appropriations des connaissances dans une démarche de recherche partenariale : les décalages à l’oeuvre dans le projet GREENH-City</w:t>
               </w:r>
@@ -872,51 +872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -974,191 +974,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Urban Green Spaces and Cancer: A Scoping Review</w:t>
+                <w:t xml:space="preserve">Staying active during Covid-19 crisis: why it would have been important to keep public parks opened</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nyan Linn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
+                <w:t xml:space="preserve">Quentin Montiege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (4), pp.19. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (Supplement_3), pp.ckab165.221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18041751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab165.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146847v1</w:t>
+                <w:t xml:space="preserve">hal-03554030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la discrimination positive à la discrimination territoriale : les quartiers en politique de la ville, inégaux face à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1346,4045 +1346,3928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low socioeconomic position and neighborhood deprivation are associated with uncontrolled asthma in elderly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+                <w:t xml:space="preserve">Espaces verts urbains et équité en santé : quelle méthode d’analyse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine: COPD Update</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2019.09.010⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp.S48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02468222v1</w:t>
+                <w:t xml:space="preserve">hal-02007192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie de la population des enfants en situation de handicap en France métropolitaine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hubert Mazurek</w:t>
+                <w:t xml:space="preserve">Has the diffusion of primary care teams in France improved attraction and retention of general practitioners in rural areas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mousquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2019.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189540v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Has the diffusion of primary care teams in France improved attraction and retention of general practitioners in rural areas?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
+                <w:t xml:space="preserve">Géographie de la population des enfants en situation de handicap en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Etchegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bourgarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Mazurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (2), pp.255-267</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02071105v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces verts urbains et équité en santé : quelle méthode d’analyse ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+                <w:t xml:space="preserve">Low socioeconomic position and neighborhood deprivation are associated with uncontrolled asthma in elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67, pp.S48. </w:t>
+              <w:t xml:space="preserve">Respiratory Medicine: COPD Update</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.70-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2019.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007192v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02468222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre, inégalités et promotion de la santé à l’échelle locale. L’exemple gennevillois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+                <w:t xml:space="preserve">Associations of cause-specific mortality with area level deprivation and travel time to health care in France from 1990 to 2007, a multilevel analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-017-4562-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01977565v1</w:t>
+                <w:t xml:space="preserve">halshs-01597644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un accès inégal à la prévention des cancers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julia Bardes</w:t>
+                <w:t xml:space="preserve">Understanding delays in acute stroke care: a systematic review of reviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Lachkhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (3), pp.426-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01893918v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding delays in acute stroke care: a systematic review of reviews</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Minvielle</w:t>
+                <w:t xml:space="preserve">Un accès inégal à la prévention des cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 410, pp.55-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802319v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01893918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of cause-specific mortality with area level deprivation and travel time to health care in France from 1990 to 2007, a multilevel analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Urban green spaces and cancer: a protocol for a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.e018851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-018851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-017-4562-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01597644v1</w:t>
+                <w:t xml:space="preserve">hal-01713049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban green spaces and cancer: a protocol for a scoping review</w:t>
+                <w:t xml:space="preserve">The case [of] health in all policies approach in French cities to promote healthy urban green spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Quidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (Suppl. 4), pp.74-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-018851⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01713049v1</w:t>
+                <w:t xml:space="preserve">hal-02115911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The case [of] health in all policies approach in French cities to promote healthy urban green spaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geographic Variations of Stroke Hospitalization across France: A Diachronic Cluster Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Lachkhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stroke Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/1897569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.210⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02115911v1</w:t>
+                <w:t xml:space="preserve">hal-01843989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic Variations of Stroke Hospitalization across France: A Diachronic Cluster Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Minvielle</w:t>
+                <w:t xml:space="preserve">Genre, inégalités et promotion de la santé à l’échelle locale. L’exemple gennevillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke Research and Treatment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (5), pp.617-621</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2018/1897569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01843989v1</w:t>
+                <w:t xml:space="preserve">halshs-01977565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défis pédagogiques et enjeux opérationnels de l’enseignement de la géomatique. Les diagnostics territoriaux de santé en Master</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ability of ecological deprivation indices to measure social inequalities in a French cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Baron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rican</w:t>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bochaton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Affret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-017-4967-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01527470v1</w:t>
+                <w:t xml:space="preserve">inserm-01665825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of cause-specific mortality with area level deprivation and travel time to health care in France from 1990 to 2007, a multilevel analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+                <w:t xml:space="preserve">Projet tutoré et plateforme « géeodépistage » en géographie de la santé. Pourquoi ? Comment ? Pour qui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Rey</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-017-4562-7⟩</w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.1174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01572260v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01649454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet tutoré et plateforme « géeodépistage » en géographie de la santé. Pourquoi ? Comment ? Pour qui ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Correction to: The GREENH-City interventional research protocol on health in all policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Baron</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdg.1174⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-017-4873-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01649454v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of ecological deprivation indices to measure social inequalities in a French cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Affret</w:t>
+                <w:t xml:space="preserve">The GREENH-City interventional research protocol on health in all policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (1), pp.956. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-017-4967-3⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.246-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-017-4812-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01665825v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01619579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: The GREENH-City interventional research protocol on health in all policies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les déterminants du recours aux médecins généralistes des hommes et des femmes : constructions sociales de la distance et inscriptions territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-017-4873-8⟩</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341107v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01527254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants du recours aux médecins généralistes des hommes et des femmes : constructions sociales de la distance et inscriptions territoriales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+                <w:t xml:space="preserve">Défis pédagogiques et enjeux opérationnels de l’enseignement de la géomatique. Les diagnostics territoriaux de santé en Master</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cartographie et géomatique : un enseignement renouvelé, Mars-Juin, pp.231-232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01527254v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01527470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GREENH-City interventional research protocol on health in all policies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+                <w:t xml:space="preserve">Étude de l'inégalité socioenvironnementale en France : associations spatiales entre désavantage social des populations et proximité à un site potentiellement dangereux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.39-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2015.0828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-017-4812-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01619579v1</w:t>
+                <w:t xml:space="preserve">hal-01471495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Urbanization Modes on the Spatial Circulation of Flaviviruses within Ouagadougou (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Meunier-Nikiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (12), pp.1226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph13121226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'inégalité socioenvironnementale en France : associations spatiales entre désavantage social des populations et proximité à un site potentiellement dangereux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Caudeville</w:t>
+                <w:t xml:space="preserve">Dépeuplement rural et offre de soins de premiers recours : quelles réalités et quelles solutions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mousquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourgueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015/3-2016/1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.6177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2015.0828⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01471495v1</w:t>
+                <w:t xml:space="preserve">hal-01471493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépeuplement rural et offre de soins de premiers recours : quelles réalités et quelles solutions ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Bourgueil</w:t>
+                <w:t xml:space="preserve">Transfert de connaissances pour réduire les inégalités infra-communales d'accès au dépistage du cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boulland Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (3), pp.321-330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/eps.6177⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01471493v1</w:t>
+                <w:t xml:space="preserve">hal-01471479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de connaissances pour réduire les inégalités infra-communales d'accès au dépistage du cancer du sein</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucile Harel</w:t>
+                <w:t xml:space="preserve">The Expansion of the Economic Frontier and the Diffusion of Violence in the Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Feitosa Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ricardo Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanderlei Pascoal De Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christovam Barcellos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (6), pp.5862-5885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph120605862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471479v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Expansion of the Economic Frontier and the Diffusion of Violence in the Amazon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego Ricardo Xavier</w:t>
+                <w:t xml:space="preserve">Mesure de l'impact d'une politique publique visant à favoriser l'installation et le maintien de médecins généralistes : l'exemple du soutien au développement des maisons et pôles de santé en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mousquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourgueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.657-694</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph120605862⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01471480v1</w:t>
+                <w:t xml:space="preserve">hal-01471512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l'impact d'une politique publique visant à favoriser l'installation et le maintien de médecins généralistes : l'exemple du soutien au développement des maisons et pôles de santé en France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Bourgueil</w:t>
+                <w:t xml:space="preserve">From deindustrialization to individual health-related quality of life: Multilevel evidence of contextual predictors, mediators and modulators across French regions, 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health and Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22, pp.140 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2013.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471512v1</w:t>
+                <w:t xml:space="preserve">hal-01795484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring social inequalities in cause-specific mortality in France: comparison between linked and unlinked approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jougla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (3), pp.221-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2012.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00844594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From deindustrialization to individual health-related quality of life: Multilevel evidence of contextual predictors, mediators and modulators across French regions, 2003</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Worsening trends and increasing disparities in health-related quality of life: evidence from two French population-based cross-sectional surveys, 1995–2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Place</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2013.03.004⟩</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (1), pp.13 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-012-0117-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01795484v1</w:t>
+                <w:t xml:space="preserve">hal-01798473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worsening trends and increasing disparities in health-related quality of life: evidence from two French population-based cross-sectional surveys, 1995–2003</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Audureau</w:t>
+                <w:t xml:space="preserve">Spatiotemporal association between deprivation and mortality: trends in France during the nineties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Windenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Coste</w:t>
+                <w:t xml:space="preserve">Eric Jougla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-012-0117-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.347-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckr029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01798473v1</w:t>
+                <w:t xml:space="preserve">inserm-00838342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal association between deprivation and mortality: trends in France during the nineties.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local disadvantages and health: Constructing indices to analyse social and geographic health inequalities in France and their trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zeitlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (3), pp.211 - 215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2011.0450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckr029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00838342v1</w:t>
+                <w:t xml:space="preserve">hal-02646606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local disadvantages and health: Constructing indices to analyse social and geographic health inequalities in France and their trends</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Zeitlin</w:t>
+                <w:t xml:space="preserve">LOW EXPOSURE TO SUNLIGHT IS A RISK FACTOR FOR CROHN'S DISEASE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prevost Jantchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (8), pp.940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2036.2011.04601.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2011.0450⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02646606v1</w:t>
+                <w:t xml:space="preserve">hal-00616237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOW EXPOSURE TO SUNLIGHT IS A RISK FACTOR FOR CROHN'S DISEASE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Fine-scale geographic variations of inflammatory bowel disease in France: Correlation with socioeconomic and house equipment variables.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
+                <w:t xml:space="preserve">Elisabeth Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Monnet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vanbockstael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ibd.21122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2036.2011.04601.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00616237v1</w:t>
+                <w:t xml:space="preserve">hal-00466302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale geographic variations of inflammatory bowel disease in France: Correlation with socioeconomic and house equipment variables.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vanbockstael</w:t>
+                <w:t xml:space="preserve">Bovine spongiform encephalopathy and spatial analysis of the feed industry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (6), pp.867-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1306.061169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ibd.21122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00466302v1</w:t>
+                <w:t xml:space="preserve">hal-00378799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine spongiform encephalopathy and spatial analysis of the feed industry.</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Geographical variations of inflammatory bowel disease in France: a study based on national health insurance data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Monnet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Etienne</w:t>
+                <w:t xml:space="preserve">Samy Louafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ramée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12 (3), pp.218-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/01.MIB.0000206540.38834.8c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5394,311 +5277,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet tutoré en master : comment amener les étudiants à être leurs propres producteurs de connaissances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost-Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude sur la pédagogie participative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agglomération de Constantine (Algérie) au prisme de la territorialisation sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Zeghdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.493-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration et partenariat dans le projet GREENH-City. GouveRnance for Equity, ENvironment and Health in the City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5717,73 +5600,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RISP "Recherche interventionnelle : lutter contre les inégalités sociales et territoriales de santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national du cancer; Inserm; Institut de recherche en santé publique (IReSP), Jan 2019, Paris, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02881244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health in all policies, Urban Green Spaces and Health : The GREENH-City research project with French Healthy-Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5842,73 +5725,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale des Villes-santé - “Changing cities to change the world, Celebrating 30 years of the Healthy Cities movement” / "Changer les villes pour changer le monde"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau européen des Villes-santé de l’OMS; Réseau des réseaux nationaux européens des Villes-santé, Oct 2018, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces verts urbains et équité en santé : quelle méthode d’analyse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5930,338 +5813,338 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Santé : équité ou égalité ? Définir, mesurer, agir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Fédératif d’Études et de Recherches Interdisciplinaires Santé Société (IFERISS), May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to tackle social inequalities in health in urban areas through political action on green spaces: A research protocol on the Health in All Policies approach concerning green spaces in the French Healthy Cities network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Héritage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Urban Health (ICUH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier B.V., Sep 2017, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01619615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed and BSE in France - Spatial Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Paul</w:t>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Abrial</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium of the International Society for Veterinary Epidemiology and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Cairns, Australia. pp.443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6271,91 +6154,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health in all policies and urban green spaces: the baseline study of the GREENH-City project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6374,51 +6257,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Public Health Conference "Sustaining resilient and healthy communities"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Stockholm, Sweden. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02881288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6428,265 +6311,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces verts urbains. Promouvoir l’équité et la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. Réseau des villes santé OMS. , 79p., 2020, 978-2-9567012-1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas of Population Health in European Union Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Santana</w:t>
+                <w:t xml:space="preserve">C. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Costa</w:t>
+                <w:t xml:space="preserve">A. Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Freitas</w:t>
+                <w:t xml:space="preserve">I. Stefanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Stefanik</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Quintal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coimbra University Press, 2017, 978-989-26-1462-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01649533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6696,1187 +6579,1187 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la vulnérabilité sanitaire des territoires à la réduction des inégalités de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Ruffat, Pascale Metzger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilité, territoire, population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, pp.163-178, 2024, 9781789481068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comportements en lien avec la santé et l'état de santé ressenti des étudiants : une question géographique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feres Belghith, Marie-Paule Couto, Olivier Rey (dir.). Etre étudiant avant et pendant la crise sanitaire. Enquête Conditions de vue 2020. Observatoire nationale de la vie étudiante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française, pp.303-323, 2023, 9782111576704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie de la santé en France, regards rétrospectifs et actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Rouget, Nacima Baron, Amaël Cattaruzza, Nathalie Lemarchand, Bastien Sepulveda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragments de Géo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Vincennes, 2022, GéoTraverses</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare access and avoidable mortality</w:t>
+                <w:t xml:space="preserve">Healthcare access and mortality profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Tenailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Tenailleau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clara Squiban</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Santana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Promoting population health and equity in Europe. From evidence to policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Coimbra University Press, pp.53-59, 2017</w:t>
+              <w:t xml:space="preserve">, Coimbra University Press, pp.20-21, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01649571v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01649563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare access and mortality profiles</w:t>
+                <w:t xml:space="preserve">Healthcare access and avoidable mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Tenailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Tenailleau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clara Squiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Santana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Promoting population health and equity in Europe. From evidence to policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Coimbra University Press, pp.20-21, 2017</w:t>
+              <w:t xml:space="preserve">, Coimbra University Press, pp.53-59, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01649563v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01649571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investiguer le rôle du territoire dans l’analyse des inégalités sociales de santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Lang; V. Ulrich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les inégalités sociales de santé. Actes du séminaire de recherche de la DREES 2015-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DREES, pp.44-60, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01621810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie et pathocénose : les dynamiques spatio-temporelles de la mortalité par causes de décès en France depuis 1970</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appréhender les constructions socio-territoriales des inégalités d'accès au dépistage du cancer du sein à Gonesse (Val d'Oise) : diagnostic territorial et aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Joël Coste ; Bernardino Fantini ; Louise Lambrichs </w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Salamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcel Calvez </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le concept de pathocénose de MD Grmek. Une conceptualisation novatrice de l'histoire des maladies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.316-328, 2016</w:t>
+              <w:t xml:space="preserve">Santé et territoires : des soins de proximité aux risques environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.105-128, 2016, 978-2-7535-4312-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471434v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender les constructions socio-territoriales des inégalités d'accès au dépistage du cancer du sein à Gonesse (Val d'Oise) : diagnostic territorial et aide à la décision</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géographie et pathocénose : les dynamiques spatio-temporelles de la mortalité par causes de décès en France depuis 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Marcel Calvez </w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Jougla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Coste ; Bernardino Fantini ; Louise Lambrichs </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et territoires : des soins de proximité aux risques environnementaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.105-128, 2016, 978-2-7535-4312-6</w:t>
+              <w:t xml:space="preserve">Le concept de pathocénose de MD Grmek. Une conceptualisation novatrice de l'histoire des maladies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.316-328, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471428v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marges sanitaires : recompositions et gestions locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etienne Grésillon ; Frédéric Alexandre ; Bertrand Sajaloli </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.126-144, 2016, 978-2-200-61591-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuplement, population et santé : une inégale répartition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Charvet ; Michel Sivignon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie humaine, Questions et enjeux du monde contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.63-86, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01527414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals, Domains, and Diffusion of Disease Emergence: Tools and Strategies for a New Paradigm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Gonzalez</w:t>
+                <w:t xml:space="preserve">Philippe Barbazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barbazan</w:t>
+                <w:t xml:space="preserve">François Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baillon</w:t>
+                <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tibayrenc, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of infectious diseases: Modern methodologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, pp.525-568, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7886,78 +7769,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces verts urbains: promouvoir l'équité et la santé. [Guide méthodologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7982,188 +7865,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités géographiques de santé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01599544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisme et réduction des inégalités sociales de santé : les diagnostics locaux de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8173,384 +8056,384 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellequin AP &amp; Capon M., (coord.) 2025, Penser les confinements par les territoires : Cohabiter dans l'EspaCe d'Après, rapport scientifique, UMR LADYSS 7533 Programme MAMA 2020-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Clavel</w:t>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Clauzel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ségolène Darly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LADYSS -Laboratoire dynamiques sociales et recomposition des espaces - UMR CNRS 7533. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des dynamiques territoriales des inégalités d’accès au frottis de dépistage du cancer du col de l’utérus en Ile de France (2017-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ARS Île-de-France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de la mortalité par cancer en France métropolitaine : évolution 1970-2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jougla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roudier Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Roudier Daval</w:t>
+                <w:t xml:space="preserve">Sophie Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gancel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2008, 182 p., cartes, graphiques, 5 p. de références bibliographiques, glossaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId232"/>
+      <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8697,51 +8580,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250553" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401256v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ghosn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tpw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240655" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mangeney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pilkington" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie F&#233;ron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goupil de Bouill&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tpt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Vaillant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montiege" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.221" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bader" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920978287" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03146847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyan Linn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041751" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bardes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.012.0067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Santana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Freitas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwa Stefanik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Oliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-020-0526-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Temam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.09.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Etchegaray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourgarel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071105v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mousqu&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.03.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKVXP15Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007192v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802319v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lachkhem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rican" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4562-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713049v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-018851" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115911v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.210" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1897569" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527470v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01572260v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1174" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01665825v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Affret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4967-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4873-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527254v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619579v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4812-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471475v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roudot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Meunier-Nikiema" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13121226" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471495v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2015.0828" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471493v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6177" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471479v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Viot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Harel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boulland Dauchez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471480v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Feitosa Souza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ricardo Xavier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal De Matos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph120605862" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Luce" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Menvielle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jougla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.11.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795484v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2013.03.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQV0DC4Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01798473v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-012-0117-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T4R9X0R6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838342v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Windenberger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckr029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646606v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zeitlin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0450" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nerich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prevost Jantchou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Monnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2036.2011.04601.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466302v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vallier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vanbockstael" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21122" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00378799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarrige" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrido" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1306.061169" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466309v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etienne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Louafi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ram&#233;e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000206540.38834.8c" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114100v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Zeghdar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901280v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901535v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619615v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753878v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881288v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117710v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Panet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649533v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santana" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freitas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefanik" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quintal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395625v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720589v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649571v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tenailleau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Squiban" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649563v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621810v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471434v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jougla" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salem" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471428v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Salamon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471443v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527414v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545580v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonzalez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbazan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chevallier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983293v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599544v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471090v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807141v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gagnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570643v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roudier Daval" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gancel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gourdon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250553" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240655" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818787v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mangeney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pilkington" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie F&#233;ron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goupil de Bouill&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tpt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ghosn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tpw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Vaillant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03146847v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyan Linn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041751" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bader" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920978287" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montiege" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.221" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bardes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.012.0067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Santana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Freitas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwa Stefanik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Oliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-020-0526-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mousqu&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.03.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKVXP15Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189540v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Etchegaray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourgarel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468222v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Temam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.09.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597644v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4562-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lachkhem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rican" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky066" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893918v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-018851" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.210" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1897569" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01665825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Affret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4967-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1174" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4873-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4812-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527254v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471495v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2015.0828" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471475v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roudot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Meunier-Nikiema" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13121226" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471493v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6177" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471479v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Viot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Harel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boulland Dauchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471480v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Feitosa Souza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ricardo Xavier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal De Matos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph120605862" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471512v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2013.03.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQV0DC4Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844594v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Luce" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Menvielle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jougla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.11.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01798473v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-012-0117-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T4R9X0R6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838342v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Windenberger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckr029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646606v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zeitlin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0450" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616237v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nerich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prevost Jantchou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Monnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2036.2011.04601.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vallier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vanbockstael" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21122" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00378799v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarrige" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrido" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1306.061169" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466309v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etienne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Louafi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ram&#233;e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000206540.38834.8c" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Zeghdar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901280v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901535v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619615v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881288v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117710v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Panet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649533v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freitas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefanik" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quintal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395625v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039360v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720589v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tenailleau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Squiban" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649571v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621810v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471428v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Salamon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471434v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jougla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471443v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527414v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545580v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonzalez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbazan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chevallier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599544v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471090v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807141v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gagnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570643v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roudier Daval" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gancel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gourdon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>