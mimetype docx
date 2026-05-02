--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1346,398 +1346,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces verts urbains et équité en santé : quelle méthode d’analyse ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zoe Vaillant</w:t>
+                <w:t xml:space="preserve">Géographie de la population des enfants en situation de handicap en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Etchegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bourgarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Mazurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (2), pp.255-267</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007192v1</w:t>
+                <w:t xml:space="preserve">hal-02189540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Has the diffusion of primary care teams in France improved attraction and retention of general practitioners in rural areas?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
+                <w:t xml:space="preserve">Espaces verts urbains et équité en santé : quelle méthode d’analyse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2019.03.002⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp.S48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02071105v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie de la population des enfants en situation de handicap en France métropolitaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Has the diffusion of primary care teams in France improved attraction and retention of general practitioners in rural areas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mousquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Etchegaray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hubert Mazurek</w:t>
+                <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2019.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189540v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low socioeconomic position and neighborhood deprivation are associated with uncontrolled asthma in elderly</w:t>
               </w:r>
@@ -1851,343 +1851,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02468222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of cause-specific mortality with area level deprivation and travel time to health care in France from 1990 to 2007, a multilevel analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+                <w:t xml:space="preserve">Un accès inégal à la prévention des cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Rey</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 410, pp.55-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01597644v1</w:t>
+                <w:t xml:space="preserve">halshs-01893918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding delays in acute stroke care: a systematic review of reviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Lachkhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (3), pp.426-433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/cky066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un accès inégal à la prévention des cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+                <w:t xml:space="preserve">Associations of cause-specific mortality with area level deprivation and travel time to health care in France from 1990 to 2007, a multilevel analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Bardes</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-017-4562-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01893918v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01597644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban green spaces and cancer: a protocol for a scoping review</w:t>
               </w:r>
@@ -2441,64 +2441,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic Variations of Stroke Hospitalization across France: A Diachronic Cluster Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Lachkhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2621,291 +2621,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01977565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of ecological deprivation indices to measure social inequalities in a French cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Temam</w:t>
+                <w:t xml:space="preserve">Projet tutoré et plateforme « géeodépistage » en géographie de la santé. Pourquoi ? Comment ? Pour qui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Pornet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Affret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (1), pp.956. </w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-017-4967-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cdg.1174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01665825v1</w:t>
+                <w:t xml:space="preserve">halshs-01649454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet tutoré et plateforme « géeodépistage » en géographie de la santé. Pourquoi ? Comment ? Pour qui ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+                <w:t xml:space="preserve">Ability of ecological deprivation indices to measure social inequalities in a French cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Baron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rican</w:t>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Affret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10, </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cdg.1174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-017-4967-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01649454v1</w:t>
+                <w:t xml:space="preserve">inserm-01665825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: The GREENH-City interventional research protocol on health in all policies</w:t>
               </w:r>
@@ -3019,321 +3019,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GREENH-City interventional research protocol on health in all policies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les déterminants du recours aux médecins généralistes des hommes et des femmes : constructions sociales de la distance et inscriptions territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (1), pp.246-253. </w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-017-4812-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01619579v1</w:t>
+                <w:t xml:space="preserve">halshs-01527254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants du recours aux médecins généralistes des hommes et des femmes : constructions sociales de la distance et inscriptions territoriales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GREENH-City interventional research protocol on health in all policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91 (1), </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.246-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-017-4812-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01527254v1</w:t>
+                <w:t xml:space="preserve">halshs-01619579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défis pédagogiques et enjeux opérationnels de l’enseignement de la géomatique. Les diagnostics territoriaux de santé en Master</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3365,308 +3365,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01527470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'inégalité socioenvironnementale en France : associations spatiales entre désavantage social des populations et proximité à un site potentiellement dangereux</w:t>
+                <w:t xml:space="preserve">The Influence of Urbanization Modes on the Spatial Circulation of Flaviviruses within Ouagadougou (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Caudeville</w:t>
+                <w:t xml:space="preserve">Florence Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Roudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Meunier-Nikiema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2015.0828⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (12), pp.1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph13121226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471495v1</w:t>
+                <w:t xml:space="preserve">hal-01471475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Urbanization Modes on the Spatial Circulation of Flaviviruses within Ouagadougou (Burkina Faso)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Fournet</w:t>
+                <w:t xml:space="preserve">Étude de l'inégalité socioenvironnementale en France : associations spatiales entre désavantage social des populations et proximité à un site potentiellement dangereux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (12), pp.1226. </w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.39-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph13121226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ers.2015.0828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471475v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépeuplement rural et offre de soins de premiers recours : quelles réalités et quelles solutions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mousquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourgueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3985,77 +3985,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de l'impact d'une politique publique visant à favoriser l'installation et le maintien de médecins généralistes : l'exemple du soutien au développement des maisons et pôles de santé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mousquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourgueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4104,329 +4104,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From deindustrialization to individual health-related quality of life: Multilevel evidence of contextual predictors, mediators and modulators across French regions, 2003</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring social inequalities in cause-specific mortality in France: comparison between linked and unlinked approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Audureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rican</w:t>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Coste</w:t>
+                <w:t xml:space="preserve">Gwenaelle Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jougla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Place</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2013.03.004⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (3), pp.221-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2012.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795484v1</w:t>
+                <w:t xml:space="preserve">inserm-00844594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring social inequalities in cause-specific mortality in France: comparison between linked and unlinked approaches.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Rey</w:t>
+                <w:t xml:space="preserve">From deindustrialization to individual health-related quality of life: Multilevel evidence of contextual predictors, mediators and modulators across French regions, 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Menvielle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Jougla</w:t>
+                <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health and Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22, pp.140 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2013.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2012.11.004⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00844594v1</w:t>
+                <w:t xml:space="preserve">hal-01795484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worsening trends and increasing disparities in health-related quality of life: evidence from two French population-based cross-sectional surveys, 1995–2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (1), pp.13 - 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4498,51 +4498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Windenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jougla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4615,51 +4615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5291,64 +5291,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet tutoré en master : comment amener les étudiants à être leurs propres producteurs de connaissances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5429,51 +5429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agglomération de Constantine (Algérie) au prisme de la territorialisation sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Zeghdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5630,277 +5630,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02881244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health in all policies, Urban Green Spaces and Health : The GREENH-City research project with French Healthy-Cities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zoé Héritage</w:t>
+                <w:t xml:space="preserve">Espaces verts urbains et équité en santé : quelle méthode d’analyse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale des Villes-santé - “Changing cities to change the world, Celebrating 30 years of the Healthy Cities movement” / "Changer les villes pour changer le monde"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau européen des Villes-santé de l’OMS; Réseau des réseaux nationaux européens des Villes-santé, Oct 2018, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque "Santé : équité ou égalité ? Définir, mesurer, agir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Fédératif d’Études et de Recherches Interdisciplinaires Santé Société (IFERISS), May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901280v1</w:t>
+                <w:t xml:space="preserve">hal-02901535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces verts urbains et équité en santé : quelle méthode d’analyse ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health in all policies, Urban Green Spaces and Health : The GREENH-City research project with French Healthy-Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Vaillant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Santé : équité ou égalité ? Définir, mesurer, agir"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Fédératif d’Études et de Recherches Interdisciplinaires Santé Société (IFERISS), May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale des Villes-santé - “Changing cities to change the world, Celebrating 30 years of the Healthy Cities movement” / "Changer les villes pour changer le monde"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau européen des Villes-santé de l’OMS; Réseau des réseaux nationaux européens des Villes-santé, Oct 2018, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901535v1</w:t>
+                <w:t xml:space="preserve">hal-02901280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to tackle social inequalities in health in urban areas through political action on green spaces: A research protocol on the Health in All Policies approach concerning green spaces in the French Healthy Cities network</w:t>
               </w:r>
@@ -6679,90 +6679,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comportements en lien avec la santé et l'état de santé ressenti des étudiants : une question géographique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feres Belghith, Marie-Paule Couto, Olivier Rey (dir.). Etre étudiant avant et pendant la crise sanitaire. Enquête Conditions de vue 2020. Observatoire nationale de la vie étudiante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française, pp.303-323, 2023, 9782111576704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6813,51 +6813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6893,238 +6893,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare access and mortality profiles</w:t>
+                <w:t xml:space="preserve">Healthcare access and avoidable mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Squiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Santana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Promoting population health and equity in Europe. From evidence to policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Coimbra University Press, pp.20-21, 2017</w:t>
+              <w:t xml:space="preserve">, Coimbra University Press, pp.53-59, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01649563v1</w:t>
+                <w:t xml:space="preserve">halshs-01649571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare access and avoidable mortality</w:t>
+                <w:t xml:space="preserve">Healthcare access and mortality profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Squiban</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Santana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Promoting population health and equity in Europe. From evidence to policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Coimbra University Press, pp.53-59, 2017</w:t>
+              <w:t xml:space="preserve">, Coimbra University Press, pp.20-21, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01649571v1</w:t>
+                <w:t xml:space="preserve">halshs-01649563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investiguer le rôle du territoire dans l’analyse des inégalités sociales de santé ?</w:t>
               </w:r>
@@ -7222,51 +7222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7450,51 +7450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etienne Grésillon ; Frédéric Alexandre ; Bertrand Sajaloli </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.126-144, 2016, 978-2-200-61591-8</w:t>
@@ -8083,51 +8083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellequin AP &amp; Capon M., (coord.) 2025, Penser les confinements par les territoires : Cohabiter dans l'EspaCe d'Après, rapport scientifique, UMR LADYSS 7533 Programme MAMA 2020-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8214,51 +8214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8302,51 +8302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de la mortalité par cancer en France métropolitaine : évolution 1970-2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jougla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roudier Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8580,51 +8580,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250553" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240655" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818787v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mangeney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pilkington" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie F&#233;ron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goupil de Bouill&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tpt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ghosn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tpw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Vaillant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03146847v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyan Linn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041751" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bader" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920978287" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montiege" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.221" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bardes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.012.0067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Santana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Freitas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwa Stefanik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Oliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-020-0526-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mousqu&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.03.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKVXP15Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189540v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Etchegaray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourgarel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468222v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Temam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.09.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597644v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4562-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lachkhem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rican" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky066" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893918v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-018851" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.210" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1897569" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01665825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Affret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4967-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1174" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4873-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4812-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527254v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471495v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2015.0828" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471475v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roudot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Meunier-Nikiema" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13121226" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471493v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6177" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471479v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Viot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Harel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boulland Dauchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471480v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Feitosa Souza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ricardo Xavier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal De Matos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph120605862" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471512v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2013.03.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQV0DC4Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844594v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Luce" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Menvielle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jougla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.11.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01798473v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-012-0117-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T4R9X0R6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838342v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Windenberger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckr029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646606v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zeitlin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0450" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616237v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nerich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prevost Jantchou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Monnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2036.2011.04601.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vallier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vanbockstael" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21122" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00378799v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarrige" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrido" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1306.061169" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466309v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etienne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Louafi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ram&#233;e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000206540.38834.8c" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Zeghdar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901280v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901535v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619615v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881288v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117710v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Panet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649533v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freitas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefanik" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quintal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395625v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039360v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720589v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tenailleau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Squiban" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649571v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621810v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471428v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Salamon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471434v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jougla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471443v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527414v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545580v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonzalez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbazan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chevallier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599544v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471090v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807141v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gagnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570643v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roudier Daval" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gancel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gourdon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250553" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240655" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818787v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mangeney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pilkington" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie F&#233;ron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goupil de Bouill&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tpt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ghosn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tpw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Vaillant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03146847v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyan Linn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041751" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bader" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920978287" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montiege" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.221" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bardes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.012.0067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Santana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Freitas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwa Stefanik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Oliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-020-0526-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Etchegaray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourgarel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071105v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mousqu&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.03.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKVXP15Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468222v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Temam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.09.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893918v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802319v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lachkhem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rican" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky066" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4562-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-018851" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.210" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1897569" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1174" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01665825v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Affret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4967-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4873-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527254v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10050" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619579v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4812-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471475v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roudot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Meunier-Nikiema" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13121226" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2015.0828" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471493v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6177" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471479v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Viot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Harel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boulland Dauchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471480v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Feitosa Souza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ricardo Xavier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal De Matos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph120605862" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471512v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844594v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Luce" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Menvielle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jougla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.11.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795484v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2013.03.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQV0DC4Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01798473v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-012-0117-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T4R9X0R6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838342v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Windenberger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckr029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646606v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zeitlin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0450" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616237v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nerich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prevost Jantchou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Monnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2036.2011.04601.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vallier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vanbockstael" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21122" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00378799v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarrige" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrido" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1306.061169" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466309v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etienne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Louafi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ram&#233;e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000206540.38834.8c" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Zeghdar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901535v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901280v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619615v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881288v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117710v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Panet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649533v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freitas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefanik" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quintal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395625v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039360v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720589v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649571v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tenailleau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Squiban" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649563v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621810v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471428v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Salamon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471434v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jougla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471443v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527414v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545580v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonzalez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbazan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chevallier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599544v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471090v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807141v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gagnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570643v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roudier Daval" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gancel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gourdon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>