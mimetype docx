--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -706,295 +706,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Urban Green Spaces and Cancer: A Scoping Review</w:t>
+                <w:t xml:space="preserve">Temporalités et appropriations des connaissances dans une démarche de recherche partenariale : les décalages à l’oeuvre dans le projet GREENH-City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nyan Linn</w:t>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+                <w:t xml:space="preserve">Clément Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (4), pp.19. </w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (1_suppl), pp.31-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18041751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1757975920978287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146847v1</w:t>
+                <w:t xml:space="preserve">hal-03117670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalités et appropriations des connaissances dans une démarche de recherche partenariale : les décalages à l’oeuvre dans le projet GREENH-City</w:t>
+                <w:t xml:space="preserve">Relationship between Urban Green Spaces and Cancer: A Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyan Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (1_suppl), pp.31-38. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (4), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1757975920978287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18041751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117670v1</w:t>
+                <w:t xml:space="preserve">hal-03146847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staying active during Covid-19 crisis: why it would have been important to keep public parks opened</w:t>
               </w:r>
@@ -1032,51 +1032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Montiege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (Supplement_3), pp.ckab165.221. </w:t>
@@ -1460,51 +1460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces verts urbains et équité en santé : quelle méthode d’analyse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2225,51 +2225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (2), pp.e018851. </w:t>
@@ -2346,51 +2346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Quidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2545,51 +2545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, inégalités et promotion de la santé à l’échelle locale. L’exemple gennevillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2917,51 +2917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3019,252 +3019,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants du recours aux médecins généralistes des hommes et des femmes : constructions sociales de la distance et inscriptions territoriales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">The GREENH-City interventional research protocol on health in all policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91 (1), </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.246-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-017-4812-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01527254v1</w:t>
+                <w:t xml:space="preserve">halshs-01619579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GREENH-City interventional research protocol on health in all policies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Les déterminants du recours aux médecins généralistes des hommes et des femmes : constructions sociales de la distance et inscriptions territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (1), pp.246-253. </w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-017-4812-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01619579v1</w:t>
+                <w:t xml:space="preserve">halshs-01527254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défis pédagogiques et enjeux opérationnels de l’enseignement de la géomatique. Les diagnostics territoriaux de santé en Master</w:t>
               </w:r>
@@ -5317,51 +5317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5524,77 +5524,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration et partenariat dans le projet GREENH-City. GouveRnance for Equity, ENvironment and Health in the City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Héritage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5636,51 +5636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces verts urbains et équité en santé : quelle méthode d’analyse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5761,90 +5761,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health in all policies, Urban Green Spaces and Health : The GREENH-City research project with French Healthy-Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Héritage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5912,51 +5912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6207,51 +6207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Héritage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6338,51 +6338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces verts urbains. Promouvoir l’équité et la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7190,255 +7190,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01621810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender les constructions socio-territoriales des inégalités d'accès au dépistage du cancer du sein à Gonesse (Val d'Oise) : diagnostic territorial et aide à la décision</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géographie et pathocénose : les dynamiques spatio-temporelles de la mortalité par causes de décès en France depuis 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Salamon</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Marcel Calvez </w:t>
+                <w:t xml:space="preserve">Éric Jougla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Coste ; Bernardino Fantini ; Louise Lambrichs </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et territoires : des soins de proximité aux risques environnementaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.105-128, 2016, 978-2-7535-4312-6</w:t>
+              <w:t xml:space="preserve">Le concept de pathocénose de MD Grmek. Une conceptualisation novatrice de l'histoire des maladies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.316-328, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471428v1</w:t>
+                <w:t xml:space="preserve">hal-01471434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie et pathocénose : les dynamiques spatio-temporelles de la mortalité par causes de décès en France depuis 1970</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appréhender les constructions socio-territoriales des inégalités d'accès au dépistage du cancer du sein à Gonesse (Val d'Oise) : diagnostic territorial et aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Jougla</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Salem</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Joël Coste ; Bernardino Fantini ; Louise Lambrichs </w:t>
+                <w:t xml:space="preserve">Aude Salamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcel Calvez </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le concept de pathocénose de MD Grmek. Une conceptualisation novatrice de l'histoire des maladies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.316-328, 2016</w:t>
+              <w:t xml:space="preserve">Santé et territoires : des soins de proximité aux risques environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.105-128, 2016, 978-2-7535-4312-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471434v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marges sanitaires : recompositions et gestions locales</w:t>
               </w:r>
@@ -7549,51 +7549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Charvet ; Michel Sivignon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie humaine, Questions et enjeux du monde contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.63-86, 2016</w:t>
@@ -7822,51 +7822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8580,51 +8580,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250553" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240655" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818787v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mangeney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pilkington" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie F&#233;ron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goupil de Bouill&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tpt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ghosn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tpw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Vaillant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03146847v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyan Linn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041751" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bader" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920978287" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montiege" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.221" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bardes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.012.0067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Santana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Freitas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwa Stefanik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Oliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-020-0526-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Etchegaray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourgarel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071105v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mousqu&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.03.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKVXP15Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468222v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Temam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.09.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893918v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802319v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lachkhem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rican" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky066" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4562-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-018851" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.210" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1897569" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1174" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01665825v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Affret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4967-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4873-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527254v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10050" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619579v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4812-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471475v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roudot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Meunier-Nikiema" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13121226" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2015.0828" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471493v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6177" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471479v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Viot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Harel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boulland Dauchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471480v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Feitosa Souza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ricardo Xavier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal De Matos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph120605862" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471512v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844594v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Luce" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Menvielle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jougla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.11.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795484v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2013.03.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQV0DC4Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01798473v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-012-0117-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T4R9X0R6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838342v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Windenberger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckr029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646606v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zeitlin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0450" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616237v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nerich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prevost Jantchou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Monnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2036.2011.04601.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vallier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vanbockstael" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21122" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00378799v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarrige" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrido" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1306.061169" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466309v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etienne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Louafi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ram&#233;e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000206540.38834.8c" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Zeghdar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901535v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901280v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619615v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881288v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117710v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Panet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649533v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freitas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefanik" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quintal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395625v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039360v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720589v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649571v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tenailleau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Squiban" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649563v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621810v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471428v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Salamon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471434v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jougla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471443v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527414v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545580v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonzalez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbazan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chevallier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599544v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471090v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807141v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gagnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570643v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roudier Daval" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gancel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gourdon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250553" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240655" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818787v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mangeney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pilkington" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie F&#233;ron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goupil de Bouill&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tpt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ghosn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tpw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Vaillant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bader" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920978287" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03146847v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyan Linn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041751" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montiege" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.221" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bardes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.012.0067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Santana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Freitas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwa Stefanik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Oliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-020-0526-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Etchegaray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourgarel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071105v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mousqu&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.03.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKVXP15Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468222v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Temam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.09.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893918v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802319v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lachkhem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rican" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky066" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4562-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-018851" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.210" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1897569" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1174" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01665825v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Affret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4967-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4873-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4812-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527254v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471475v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roudot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Meunier-Nikiema" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13121226" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2015.0828" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471493v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6177" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471479v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Viot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Harel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boulland Dauchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471480v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Feitosa Souza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ricardo Xavier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal De Matos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph120605862" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471512v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844594v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Luce" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Menvielle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jougla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.11.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795484v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2013.03.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQV0DC4Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01798473v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-012-0117-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T4R9X0R6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838342v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Windenberger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckr029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646606v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zeitlin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0450" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616237v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nerich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prevost Jantchou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Monnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2036.2011.04601.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vallier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vanbockstael" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21122" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00378799v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarrige" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrido" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1306.061169" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466309v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etienne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Louafi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ram&#233;e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000206540.38834.8c" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Zeghdar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901535v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901280v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619615v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881288v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117710v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Panet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649533v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freitas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefanik" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quintal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395625v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039360v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720589v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649571v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tenailleau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Squiban" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649563v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621810v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471434v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jougla" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471428v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Salamon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471443v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527414v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545580v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonzalez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbazan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chevallier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599544v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471090v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807141v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gagnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570643v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roudier Daval" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gancel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gourdon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>