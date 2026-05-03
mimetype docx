--- v0 (2026-03-05)
+++ v1 (2026-05-03)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04086944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TrackMate 7: integrating state-of-the-art segmentation algorithms into tracking pipelines</w:t>
+                <w:t xml:space="preserve">Mechanical feedback defines organizing centers to drive digit emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Ershov</w:t>
+                <w:t xml:space="preserve">Carolina Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Son Phan</w:t>
+                <w:t xml:space="preserve">Samhita Banavar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Pylvänäinen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rigaud</w:t>
+                <w:t xml:space="preserve">Parisa Khalilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Le Blanc</w:t>
+                <w:t xml:space="preserve">Stephane Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Michaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41592-022-01507-1⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (7), pp.854-866.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2022.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03691516v1</w:t>
+                <w:t xml:space="preserve">pasteur-03699969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical feedback defines organizing centers to drive digit emergence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TrackMate 7: integrating state-of-the-art segmentation algorithms into tracking pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samhita Banavar</w:t>
+                <w:t xml:space="preserve">Dmitry Ershov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parisa Khalilian</w:t>
+                <w:t xml:space="preserve">Minh-Son Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Rigaud</w:t>
+                <w:t xml:space="preserve">Joanna Pylvänäinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Michaut</w:t>
+                <w:t xml:space="preserve">Laure Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 57 (7), pp.854-866.e6. </w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2022.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41592-022-01507-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03699969v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03691516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARS-CoV-2 infection induces the dedifferentiation of multiciliated cells and impairs mucociliary clearance</w:t>
               </w:r>
@@ -2404,51 +2404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ambroset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benedetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Meslin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barroso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Debande" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Paul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116541" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire M.L. Cachoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balakireva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gracia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Bosveld" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s L&#243;pez-Gay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.09.049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04284391v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Bo&#235;da" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Etournay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202211113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04086944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Khalfi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Susp&#232;ne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A Raymond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011170" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691516v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ershov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Son Phan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pylv&#228;n&#228;inen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-022-01507-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03699969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Parada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samhita Banavar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Khalilian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rigaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2022.03.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03319522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Robinot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lazarini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24521-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03512248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Berry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beauclair" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02557-21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pinheiro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hannezo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herszterg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaugu&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guirao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bailles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.08519" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Hui Huang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Ahmed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Hwee Lim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Racoceanu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610419" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lom&#233;nie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shvetha Sankaran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2012.6252628" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877651" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Valente Barroso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Siegwald" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03244406v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ambroset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benedetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Meslin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barroso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Debande" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Paul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116541" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire M.L. Cachoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balakireva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gracia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Bosveld" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s L&#243;pez-Gay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.09.049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04284391v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Bo&#235;da" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Etournay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202211113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04086944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Khalfi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Susp&#232;ne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A Raymond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011170" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03699969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Parada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samhita Banavar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Khalilian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rigaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2022.03.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ershov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Son Phan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pylv&#228;n&#228;inen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Blanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-022-01507-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03319522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Robinot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lazarini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24521-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03512248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Berry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beauclair" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02557-21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pinheiro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hannezo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herszterg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaugu&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guirao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bailles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.08519" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Hui Huang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Ahmed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Hwee Lim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Racoceanu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610419" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lom&#233;nie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shvetha Sankaran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2012.6252628" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877651" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Valente Barroso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Siegwald" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03244406v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>