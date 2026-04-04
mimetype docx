--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -3125,300 +3125,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joola Keeraak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Segerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Friederike Lüpke (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford guide to the Atlantic languages of West Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 238-262/@ Stéphane Robert (2024) DOI: 10.1093/oso/9780198736516.003.0011, 2024, Oxford guides to the world's languages, 9780198736516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oso/9780198736516.003.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513257v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The speaker’s viewpoint on events: from tense to stance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrid De Wit, Frank Brisard, Carol Madden-Lombardi, Michael Meeuwis, Adeline Patard (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond aspectual semantics: Explorations in the pragmatic and cognitive realms of aspect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 207-241 / © Stéphane Robert (2024). DOI: 10.1093/oso/9780192849311.003.0009, 2024, 9780192849311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oso/9780192849311.003.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03371532v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Segerer</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Friederike Lüpke (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford guide to the Atlantic languages of West Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 238-262/@ Stéphane Robert (2024) DOI: 10.1093/oso/9780198736516.003.0011, 2024, Oxford guides to the world's languages, 9780198736516. </w:t>
-[...93 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, https://global.oup.com/academic/product/the-oxford-guide-to-the-atlantic-languages-of-west-africa-9780198736516?cc=fr&amp;lang=en&amp;, 2024, Oxford guides to the world’s languages, 9780198736516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oso/9780198736516.003.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513269v1</w:t>
@@ -6745,51 +6745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2022-3-2-59-101" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864516v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.4615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.1393" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02496718v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Siret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Collignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cheyrol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Carmona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brunel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renat&#233; Bonier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sbarra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cogls.00015.rob" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.181.0011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Magne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2014.7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling.2001.038" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-T3TXD1KF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898237v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677760v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494650v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494626v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Segerer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282122v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.66" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Bouscaren" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Franckel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282137v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/linguistique/337-Approche-enonciative-systeme-verbal-Stephane-Robert.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873510v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371532v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/?cc=fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192849311.003.0009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513257v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-guide-to-the-atlantic-languages-of-west-africa-9780198736516?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198736516.003.0011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/content/home" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/clscc.12.c07rob" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285654v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.172.06rob" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803466v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Pozdniakov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578267v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.91.09rob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715349v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368743v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/tsl.66" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.66.01hic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600635v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.66.11rob" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103548v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382679v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077144v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076726v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076713v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513528v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferlita" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429737v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095862v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003845v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fuchs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494688v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01285327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2022-3-2-59-101" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864516v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.4615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.1393" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02496718v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Siret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Collignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cheyrol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Carmona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brunel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renat&#233; Bonier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sbarra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cogls.00015.rob" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.181.0011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Magne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2014.7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling.2001.038" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-T3TXD1KF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898237v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677760v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494650v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494626v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Segerer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282122v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.66" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Bouscaren" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Franckel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282137v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/linguistique/337-Approche-enonciative-systeme-verbal-Stephane-Robert.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873510v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513257v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-guide-to-the-atlantic-languages-of-west-africa-9780198736516?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198736516.003.0011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371532v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/?cc=fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192849311.003.0009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/content/home" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/clscc.12.c07rob" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285654v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.172.06rob" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803466v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Pozdniakov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578267v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.91.09rob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715349v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368743v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/tsl.66" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.66.01hic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600635v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.66.11rob" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103548v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382679v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077144v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076726v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076713v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513528v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferlita" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429737v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095862v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003845v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fuchs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494688v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01285327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>