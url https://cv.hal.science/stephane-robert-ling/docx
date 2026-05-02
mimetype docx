--- v1 (2026-04-04)
+++ v2 (2026-05-02)
@@ -100,300 +100,300 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The noncausal/causal alternation and genealogical affiliation: Quantitative testing in three Niger-Congo language families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allassonnière-Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistique et Langues Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special issue on the noncausal-causal alternation in African languages, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lla.4615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864516v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Why eight causative suffixes in Wolof?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (2), pp.59 - 101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37892/2686-8946-2022-3-2-59-101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03763781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoria Apel, Information structure in Fula-Serer. A detailed study of Pular in comparison with its relatives&amp;quot; (Asien-und Afrika-Studien der Humboldt-Universität zu Berlin 54), Wiesbaden, Harrassowitz Verlag, 2020, xxiv + 412 p. Compte-rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique et Langues Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Special issue on the noncausal-causal alternation in African languages, 8 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lla.4615⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 8 (1), https://doi-org.inshs.bib.cnrs.fr/10.4000/lla.1393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lla.1393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03763802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
@@ -422,51 +422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Silvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cheyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -569,51 +569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaté Bonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sbarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.6651 - 6667</w:t>
@@ -642,51 +642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of polygrammaticalization for linguistic theory: fractal grammar and transcategorial functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Linguistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, special issue "Transcategoriality.A cross-linguistic perspective". Hancil, Sylvie, Danh Thanh Do-Hurinville and Huy Linh Dao (eds.), 5 (1), pp.106-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -720,51 +720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecture fonctionnelle du langage et le modèle de la complexité en mosaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Tome143 (1), pp.11 - 22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -798,51 +798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecture fonctionnelle du langage et le modèle de la complexité en linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (1), pp.11-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -876,51 +876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book review: Beyond Aspect: The expression of discourse functions in African Languages. Ed by Doris L. Payne and Shahar Shirtz (eds.) 2015. Amsterdam/Philadelphia: John Benjamins [TSL 109], Pp. vii, 321.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 93 (1), pp.243-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -949,51 +949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content question words and noun class markers in Wolof: reconstructing a puzzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frankfurt African Studies Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Interrogative and Syntactic Inquiries. Case Studies from Africa, 23-2011, pp.123-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1044,51 +1044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (2), pp.181-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1122,51 +1122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mosaïque du langage / The mosaic of language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapouthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1217,51 +1217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intonational system of Wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 39 (5), pp.893-939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1307,51 +1307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaire fractale et sémantique transcatégorielle: entre syntaxe et lexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 136, pp.106-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1376,51 +1376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From body to argumentation: grammaticalization as a fractal property of language (the case of Wolof ginnaaw)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Berkeley Linguistics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 23S, pp.116-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1445,51 +1445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et sémantique de la focalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, LXXXVIII, pp.25-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1514,51 +1514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperçu et réflexions sur la négation en wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique Africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, Documents de travail sur la négation (4), pp.167-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1615,51 +1615,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The speaker's viewpoint: from aspect to argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique contrastive : bilan et perspectives en 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Est Créteil, Françoise Doro-Mégy,; Université Paris Nanterre, Agnès Leroux,, Jun 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1684,51 +1684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex predicates in Wolof (Atlantic): a first overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First workshop of the ComPLETE project (Complex Predicates in Languages: Emergence, Typology, Evolution)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mainz University; ANR Complete, Nov 2022, Mainz, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1753,51 +1753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From lexicon to discourse : principles of variation and stabilization of the words' meaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVI Encontro Nacional da Associação Portugesa de Linguistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Helena Tope-Valentim, Associação Portugesa de Linguistica, Oct 2020, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1822,64 +1822,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing causal-noncausal valence orientation in Atlantic and Mande languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st Annual Meeting of the Societas Linguistica Europaea (SLE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societas Linguistica Europaea (SLE), Sep 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1904,51 +1904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the grammaticalization of the HEAD in Wolof: from reflexivity to topicality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Body Part Terms in Linguistic Usage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Varsoive, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1973,51 +1973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seven causative suffixes for one language: the case of Wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALL 2017 - 47th Colloquium on African Languages and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leiden Unviersity, Maarten Mous, Aug 2017, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2042,51 +2042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistemicity and engagement in the Wolof verb sytstem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on evidentiality, egophoricity, and engagement: descriptive and typological perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Stockholm; University of Helsinki, Mar 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2111,51 +2111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcategoriality: a functional explanation and some typological insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on transcategoriality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Rouen; Sylvie Hancil, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2180,51 +2180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitivity in the light of Event Related Potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th Annual Meeting of the Societas Linguistica Europaea, SLE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Naples; SLE, Aug 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2249,51 +2249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of TAM and focus markers in paratactic clause‐linkage (The Wolof example)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syntax of the World's Languages VI (SWL6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Pavia, Sep 2014, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2318,51 +2318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrogation in Wolof : two strategies and a puzzle for wh-question words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Annual Meeting of the Societas Linguistica Europaea, SLE 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Split; SLE, Sep 2013, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2387,51 +2387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foregrounding and backgrounding in the Wolof verb system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop international Mise en relief et mise en retrait - Foregrounding and backgrounding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme Mise en relief et mise en retrait de la Fédération Typologie et Universaux Linguistiques (FR 2559); Pascal Boyeldieu, Oct 2012, Villejuif, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2456,51 +2456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From temporal vagueness to syntactic and pragmatic dependency : the case of null tense (or aorist)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Annual Meeting of the Societas Linguistica Europaea-SLE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Stockholm; SLE, Aug 2012, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2538,51 +2538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art sur les langues atlantiques: tentative de bilan sur les travaux existants, projets en cours et manques à combler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Segerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée d'étude sur les langues atlantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2607,51 +2607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace déictique, espace syntaxique et prédication : les indices spatiaux du wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress of Linguists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2721,51 +2721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space in languages: linguistic systems and cognitive categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maya Hickmann &amp; Stéphane Robert. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -2805,51 +2805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives synchroniques sur la grammaticalisation: Polysémie, transcatégorialité et échelles syntaxiques,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peeters, pp.284, 2003, Stéphane Robert</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2893,51 +2893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Bouscaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Franckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouscaren Janine, Franckel Jean-Jacques, Robert Stéphane. Presses Universitaires de France, pp.582, 1995, 978-2-13-046163-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2955,51 +2955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche énonciative du système verbal : le cas du wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.354, 1991, Sciences du langage, 978-2-222-04479-6</w:t>
             </w:r>
           </w:p>
@@ -3058,51 +3058,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbal complex predicates in Wolof (Atlantic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Walter Bisang, Alexandre François, Andrej Malchukov and Martine Vanhove (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of verbal complex predicates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mouton De Gruyter, In press</w:t>
@@ -3125,300 +3125,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The speaker’s viewpoint on events: from tense to stance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Astrid De Wit, Frank Brisard, Carol Madden-Lombardi, Michael Meeuwis, Adeline Patard (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beyond aspectual semantics: Explorations in the pragmatic and cognitive realms of aspect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 207-241 / © Stéphane Robert (2024). DOI: 10.1093/oso/9780192849311.003.0009, 2024, 9780192849311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oso/9780192849311.003.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03371532v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joola Keeraak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Segerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Friederike Lüpke (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford guide to the Atlantic languages of West Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 238-262/@ Stéphane Robert (2024) DOI: 10.1093/oso/9780198736516.003.0011, 2024, Oxford guides to the world's languages, 9780198736516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oso/9780198736516.003.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513257v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Friederike Lüpke (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford guide to the Atlantic languages of West Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://global.oup.com/academic/product/the-oxford-guide-to-the-atlantic-languages-of-west-africa-9780198736516?cc=fr&amp;lang=en&amp;, 2024, Oxford guides to the world’s languages, 9780198736516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oso/9780198736516.003.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513269v1</w:t>
@@ -3429,51 +3429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the grammatical uses of the HEAD in Wolof: from reflexivity to intensifying uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iwona Kraska-Szlenk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Body Part Terms in Conceptualization and Language Usage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, </w:t>
@@ -3524,51 +3524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predication in Wolof (Atlantic, Niger-Congo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus-based cross-linguistic studies on Predication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, huma-num, http://cortypo.huma-num.fr/Publication Accessed on DD/MM/YYYY 2017, Corpus-based cross-linguistic studies on Predication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3593,51 +3593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tense and aspect in the Wolof verb system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zlatka Guentchéva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspectuality and temporality: descriptive and theoretical issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 172, </w:t>
@@ -3701,51 +3701,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes nominales en wolof: fonctionnalités et singularités d’un système restreint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Pozdniakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Creissels Et Konstantin Pozdniakov; Konstantin Pozdniakov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les classes nominales dans les langues atlantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3800,51 +3800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes nominales en wolof : fonctionnalités et singularités d’un système restreint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Pozdniakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Creissels &amp; Konstantin Pozdniakov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les classes nominales dans les langues atlantiques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 494, </w:t>
@@ -3886,51 +3886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emilio Bonvini, Joëlle Busuttil &amp; Alain Peyraube. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P.U.F. Quadrige, pp.23-30, 2011</w:t>
@@ -3959,51 +3959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clause chaining and conjugations in Wolof: a typology of parataxis and its semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Bril. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clause hierarchy and clause linking : syntax and pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.469-498, 2010, Typological Series in Languages</w:t>
@@ -4032,51 +4032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus in Atlantique languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ines Fieldler; Ane Schwarz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The expression of information structure. A documentation of its diversity, variation and change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.233-260, 2010</w:t>
@@ -4105,51 +4105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus in Atlantic languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ines Fiedler and Anne Schwarz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Expression of Information Structure. A documentation of its diversity across Africa.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.233-260, 2010, Typological Studies in Language 91, </w:t>
@@ -4187,51 +4187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Words and their meanings: principles of variation and stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Vanhove. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From polysemy to semantic change: towards a typology of lexical semantic associations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.55-92, 2008, Typological Studies in Language</w:t>
@@ -4260,51 +4260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Words and their meanings: principles of variation and stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Vanhove. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From polysemy to semantic change: towards a typology of lexical semantic associations,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.55-92, 2008</w:t>
@@ -4346,51 +4346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Space, language, and cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space in Languages Linguistic Systems and Cognitive Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4437,51 +4437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deictic space in Wolof: discourse, syntax and the importance of absence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maya Hickmann and Stéphane Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space in languages: linguistic systems and cognitive categories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, John Benjamins, pp.155-174, 2006, Typological Studies in Language, </w:t>
@@ -4519,51 +4519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of polygrammaticalization for linguistic theory: fractal grammar and transcategorial functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zygmunt Frajzyngier, Adam Hodges and David S. Rood. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistic Diversity and Language Theories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.119-142, 2005, Studies in language companion series 72</w:t>
@@ -4605,51 +4605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La focalisation en Wolof : morphosyntaxe et intonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Lacheret-Dujour et J. François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focalisation et moyens d'expression de la focalisation à travers les langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.138-160, 2004, Mémoires de la Société de Linguistique de Paris</w:t>
@@ -4672,203 +4672,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00182177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : de la grammaticalisation à la transcatégorialité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Vers une typologie de la transcatégorialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives synchroniques sur la grammaticalisation: Polysémie, transcatégorialité et échelles syntaxiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peeters, pp.1-9, 2003</w:t>
+              <w:t xml:space="preserve">, Peeters, pp.255-270, 2003, Afrique et Langage n°5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103589v1</w:t>
+                <w:t xml:space="preserve">hal-00103584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une typologie de la transcatégorialité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Introduction : de la grammaticalisation à la transcatégorialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives synchroniques sur la grammaticalisation: Polysémie, transcatégorialité et échelles syntaxiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peeters, pp.255-270, 2003, Afrique et Langage n°5</w:t>
+              <w:t xml:space="preserve">, Peeters, pp.1-9, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103584v1</w:t>
+                <w:t xml:space="preserve">hal-00103589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polygrammaticalisation, grammaire fractale et propriétés d'échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives synchroniques sur la grammaticalisation: Polysémie, transcatégorialité et échelles syntaxiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.85-120, 2003, Collection Afrique et Langage n°5</w:t>
@@ -4897,51 +4897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épaisseur du langage et la linéarité de l'énoncé : vers un modèle énonciatif de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aboubakar Ouattara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours énonciatifs et parcours interprétatifs -Théories et application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ophrys, pp.255-274, 2003, HDL</w:t>
@@ -4983,51 +4983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intonation et focalisation en wolof : économie d'un système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. François &amp; A. Lacheret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonctions et moyens d¹expression de la focalisation à travers les langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.161-185, 2003, Collection Mémoires de la Société de linguistique de Paris XIII</w:t>
@@ -5056,51 +5056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles linguistiques de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Fayol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité des Sciences Cognitives. Volume “ Production du langage ”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.66-86, 2002</w:t>
@@ -5129,51 +5129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le verbe wolof ou la grammaticalisation du focus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Caron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topicalisation et focalisation dans les langues africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.229-267, 2000, Coll. Afrique et Langage</w:t>
@@ -5202,51 +5202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive invariants and linguistic variability: from units to utterance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Fuchs &amp; Stéphane Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Diversity and Cognitive Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.21-35, 1999, Human Cognitive Processings 3</w:t>
@@ -5275,51 +5275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations des représentations linguistiques : des unités à l'énoncé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Fuchs &amp; Stéphane Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité des langues et représentations cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oprhys, pp.25-39, 1997, Paris/Gap</w:t>
@@ -5348,51 +5348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspect zéro et dépendance situationnelle: l'exemple du wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Müller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dépendance et intégration syntaxique (subordination, coordination, connexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Niemeyer, pp.153-161, 1996, Linguistische Arbeiten n° 351</w:t>
@@ -5421,51 +5421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le rôle du sujet parlant dans la construction du sens : liens entre temps, aspect et modalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marina Yaguello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Subjecthood and Subjectivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ophrys, pp.209-230, 1994, Paris/Gap</w:t>
@@ -5526,51 +5526,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">the Wolof Corpus and functional database on predication of the Cortypo project (Constitution de Corpus Oraux pour des recherches Typologiques / Designing spoken corpora for cross-linguistic research)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, http://cortypo.huma-num.fr/index.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5588,51 +5588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos du film Premier Contact et de l’hypothèse Sapir-Whorf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, http://www.lexpress.fr/culture/cinema/premier-contact-l-hypothese-de-sapir-whorf-dechiffree-par-une-linguiste_1863639.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5650,51 +5650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert. De l’Afrique aux neurosciences, parcours d’une linguiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ferlita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5725,51 +5725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Doris L. Payne and Shahar Shirtz (eds.) 2015. Beyond Aspect: The expression of discourse functions in African Languages. Amsterdam/Philadelphia: John Benjamins [TSL 109], Pp. vii, 321</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5787,51 +5787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la diversité linguistique et l’intérêt de la typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, http://cle.ens-lyon.fr/plurilangues/langue/domaine-de-la-linguistique/les-enjeux-de-la-diversite-linguistique-et-l-interet-de-la-typologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5894,64 +5894,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relevance of valence orientation for clustering three Niger-Congo language families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5969,64 +5969,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing causal-noncausal alternation in three West-African families in contact: Atlantic, Mel and Mande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6044,51 +6044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport du numérique pour la linguistique de corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6119,51 +6119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage et cognition (2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6213,64 +6213,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ANR-09-BLAN-0326 - SENELANGUES - Compte-rendu de fin de projet et présentation ppt du bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS LLACAN et DDL. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6288,51 +6288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan intermédiaire du Consortium Corpus Oraux et Multimodaux de la TGIR Huma-Num</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] IRCOM, Consortium Corpus Oraux et Multimodaux; FR 2559 - Fédération Typologie et Universaux Linguistiques; TGIR Huma-Num (UMS 3598). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6350,51 +6350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche pluridisciplinaire de la complexité linguistique : spécificités et interactions entre les niveaux structurels du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] MINISTERE DE LA RECHERCHE DIRECTION DE LA RECHERCHE ACTION CONCERTÉE INCITATIVE. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6416,51 +6416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du GDR 1955 Diversité et évolution des langues : enjeux cognitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS LLACAN. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6514,51 +6514,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la dynamique du sens et la structuration des énoncés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paris Diderot Paris 7, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6745,51 +6745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2022-3-2-59-101" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864516v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.4615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.1393" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02496718v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Siret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Collignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cheyrol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Carmona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brunel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renat&#233; Bonier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sbarra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cogls.00015.rob" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.181.0011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Magne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2014.7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling.2001.038" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-T3TXD1KF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898237v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677760v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494650v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494626v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Segerer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282122v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.66" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Bouscaren" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Franckel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282137v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/linguistique/337-Approche-enonciative-systeme-verbal-Stephane-Robert.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873510v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513257v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-guide-to-the-atlantic-languages-of-west-africa-9780198736516?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198736516.003.0011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371532v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/?cc=fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192849311.003.0009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/content/home" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/clscc.12.c07rob" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285654v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.172.06rob" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803466v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Pozdniakov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578267v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.91.09rob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715349v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368743v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/tsl.66" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.66.01hic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600635v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.66.11rob" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103548v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382679v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077144v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076726v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076713v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513528v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferlita" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429737v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095862v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003845v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fuchs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494688v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01285327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864516v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.4615" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763781v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2022-3-2-59-101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.1393" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02496718v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Siret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Collignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cheyrol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Carmona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brunel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renat&#233; Bonier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sbarra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cogls.00015.rob" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.181.0011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Magne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2014.7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling.2001.038" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-T3TXD1KF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898237v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677760v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494650v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494626v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Segerer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282122v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.66" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Bouscaren" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Franckel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282137v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/linguistique/337-Approche-enonciative-systeme-verbal-Stephane-Robert.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873510v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371532v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/?cc=fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192849311.003.0009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513257v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-guide-to-the-atlantic-languages-of-west-africa-9780198736516?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198736516.003.0011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/content/home" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/clscc.12.c07rob" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285654v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.172.06rob" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803466v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Pozdniakov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578267v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.91.09rob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715349v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368743v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/tsl.66" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.66.01hic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600635v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.66.11rob" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103548v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103584v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103589v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382679v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077144v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076726v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076713v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513528v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferlita" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429737v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095862v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003845v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fuchs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494688v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01285327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>