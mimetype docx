--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -100,252 +100,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Why eight causative suffixes in Wolof?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (2), pp.59 - 101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37892/2686-8946-2022-3-2-59-101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03763781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The noncausal/causal alternation and genealogical affiliation: Quantitative testing in three Niger-Congo language families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allassonnière-Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique et Langues Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Special issue on the noncausal-causal alternation in African languages, 8 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lla.4615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lla.4615⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03864516v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoria Apel, Information structure in Fula-Serer. A detailed study of Pular in comparison with its relatives&amp;quot; (Asien-und Afrika-Studien der Humboldt-Universität zu Berlin 54), Wiesbaden, Harrassowitz Verlag, 2020, xxiv + 412 p. Compte-rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique et Langues Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (1), https://doi-org.inshs.bib.cnrs.fr/10.4000/lla.1393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
@@ -422,51 +422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Silvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cheyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -569,51 +569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaté Bonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sbarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.6651 - 6667</w:t>
@@ -642,51 +642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of polygrammaticalization for linguistic theory: fractal grammar and transcategorial functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Linguistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, special issue "Transcategoriality.A cross-linguistic perspective". Hancil, Sylvie, Danh Thanh Do-Hurinville and Huy Linh Dao (eds.), 5 (1), pp.106-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -720,51 +720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecture fonctionnelle du langage et le modèle de la complexité en mosaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Tome143 (1), pp.11 - 22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -798,51 +798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecture fonctionnelle du langage et le modèle de la complexité en linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (1), pp.11-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -876,51 +876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book review: Beyond Aspect: The expression of discourse functions in African Languages. Ed by Doris L. Payne and Shahar Shirtz (eds.) 2015. Amsterdam/Philadelphia: John Benjamins [TSL 109], Pp. vii, 321.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 93 (1), pp.243-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -949,51 +949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content question words and noun class markers in Wolof: reconstructing a puzzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frankfurt African Studies Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Interrogative and Syntactic Inquiries. Case Studies from Africa, 23-2011, pp.123-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1044,51 +1044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (2), pp.181-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1122,51 +1122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mosaïque du langage / The mosaic of language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapouthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1217,51 +1217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intonational system of Wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 39 (5), pp.893-939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1307,51 +1307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaire fractale et sémantique transcatégorielle: entre syntaxe et lexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 136, pp.106-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1376,51 +1376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From body to argumentation: grammaticalization as a fractal property of language (the case of Wolof ginnaaw)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Berkeley Linguistics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 23S, pp.116-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1445,51 +1445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et sémantique de la focalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, LXXXVIII, pp.25-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1514,51 +1514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperçu et réflexions sur la négation en wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique Africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, Documents de travail sur la négation (4), pp.167-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1609,195 +1609,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Complex predicates in Wolof (Atlantic): a first overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First workshop of the ComPLETE project (Complex Predicates in Languages: Emergence, Typology, Evolution)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mainz University; ANR Complete, Nov 2022, Mainz, Germany, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The speaker's viewpoint: from aspect to argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique contrastive : bilan et perspectives en 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Est Créteil, Françoise Doro-Mégy,; Université Paris Nanterre, Agnès Leroux,, Jun 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03763814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From lexicon to discourse : principles of variation and stabilization of the words' meaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVI Encontro Nacional da Associação Portugesa de Linguistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Helena Tope-Valentim, Associação Portugesa de Linguistica, Oct 2020, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1822,64 +1822,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing causal-noncausal valence orientation in Atlantic and Mande languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st Annual Meeting of the Societas Linguistica Europaea (SLE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societas Linguistica Europaea (SLE), Sep 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1904,51 +1904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the grammaticalization of the HEAD in Wolof: from reflexivity to topicality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Body Part Terms in Linguistic Usage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Varsoive, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1973,51 +1973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seven causative suffixes for one language: the case of Wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALL 2017 - 47th Colloquium on African Languages and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leiden Unviersity, Maarten Mous, Aug 2017, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2042,51 +2042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistemicity and engagement in the Wolof verb sytstem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on evidentiality, egophoricity, and engagement: descriptive and typological perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Stockholm; University of Helsinki, Mar 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2111,51 +2111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcategoriality: a functional explanation and some typological insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on transcategoriality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Rouen; Sylvie Hancil, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2180,51 +2180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitivity in the light of Event Related Potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th Annual Meeting of the Societas Linguistica Europaea, SLE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Naples; SLE, Aug 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2249,51 +2249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of TAM and focus markers in paratactic clause‐linkage (The Wolof example)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syntax of the World's Languages VI (SWL6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Pavia, Sep 2014, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2318,51 +2318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrogation in Wolof : two strategies and a puzzle for wh-question words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Annual Meeting of the Societas Linguistica Europaea, SLE 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Split; SLE, Sep 2013, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2387,51 +2387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foregrounding and backgrounding in the Wolof verb system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop international Mise en relief et mise en retrait - Foregrounding and backgrounding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme Mise en relief et mise en retrait de la Fédération Typologie et Universaux Linguistiques (FR 2559); Pascal Boyeldieu, Oct 2012, Villejuif, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2456,51 +2456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From temporal vagueness to syntactic and pragmatic dependency : the case of null tense (or aorist)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Annual Meeting of the Societas Linguistica Europaea-SLE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Stockholm; SLE, Aug 2012, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2538,51 +2538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art sur les langues atlantiques: tentative de bilan sur les travaux existants, projets en cours et manques à combler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Segerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée d'étude sur les langues atlantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2607,51 +2607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace déictique, espace syntaxique et prédication : les indices spatiaux du wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress of Linguists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2721,51 +2721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space in languages: linguistic systems and cognitive categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maya Hickmann &amp; Stéphane Robert. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -2805,51 +2805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives synchroniques sur la grammaticalisation: Polysémie, transcatégorialité et échelles syntaxiques,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peeters, pp.284, 2003, Stéphane Robert</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2893,51 +2893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Bouscaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Franckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouscaren Janine, Franckel Jean-Jacques, Robert Stéphane. Presses Universitaires de France, pp.582, 1995, 978-2-13-046163-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2955,51 +2955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche énonciative du système verbal : le cas du wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.354, 1991, Sciences du langage, 978-2-222-04479-6</w:t>
             </w:r>
           </w:p>
@@ -3058,51 +3058,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbal complex predicates in Wolof (Atlantic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Walter Bisang, Alexandre François, Andrej Malchukov and Martine Vanhove (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of verbal complex predicates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mouton De Gruyter, In press</w:t>
@@ -3131,51 +3131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The speaker’s viewpoint on events: from tense to stance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrid De Wit, Frank Brisard, Carol Madden-Lombardi, Michael Meeuwis, Adeline Patard (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond aspectual semantics: Explorations in the pragmatic and cognitive realms of aspect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
@@ -3226,51 +3226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joola Keeraak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Segerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3334,51 +3334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Friederike Lüpke (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford guide to the Atlantic languages of West Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3429,51 +3429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the grammatical uses of the HEAD in Wolof: from reflexivity to intensifying uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iwona Kraska-Szlenk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Body Part Terms in Conceptualization and Language Usage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, </w:t>
@@ -3524,51 +3524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predication in Wolof (Atlantic, Niger-Congo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus-based cross-linguistic studies on Predication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, huma-num, http://cortypo.huma-num.fr/Publication Accessed on DD/MM/YYYY 2017, Corpus-based cross-linguistic studies on Predication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3593,51 +3593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tense and aspect in the Wolof verb system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zlatka Guentchéva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspectuality and temporality: descriptive and theoretical issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 172, </w:t>
@@ -3682,255 +3682,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les classes nominales en wolof : fonctionnalités et singularités d’un système restreint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Pozdniakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Creissels &amp; Konstantin Pozdniakov. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les classes nominales dans les langues atlantiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdiger Köppe Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.567-655, 2015, Grammatical Analyses of African Languages, 567-655. 978-3-89645-565-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les classes nominales en wolof: fonctionnalités et singularités d’un système restreint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Pozdniakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Creissels Et Konstantin Pozdniakov; Konstantin Pozdniakov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les classes nominales dans les langues atlantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rüdiger Köppe Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.545-628, 2015, 978-3-89645-723-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01803466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...97 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emilio Bonvini, Joëlle Busuttil &amp; Alain Peyraube. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P.U.F. Quadrige, pp.23-30, 2011</w:t>
@@ -3959,51 +3959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clause chaining and conjugations in Wolof: a typology of parataxis and its semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Bril. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clause hierarchy and clause linking : syntax and pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.469-498, 2010, Typological Series in Languages</w:t>
@@ -4032,51 +4032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus in Atlantique languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ines Fieldler; Ane Schwarz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The expression of information structure. A documentation of its diversity, variation and change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.233-260, 2010</w:t>
@@ -4105,51 +4105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus in Atlantic languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ines Fiedler and Anne Schwarz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Expression of Information Structure. A documentation of its diversity across Africa.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.233-260, 2010, Typological Studies in Language 91, </w:t>
@@ -4187,51 +4187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Words and their meanings: principles of variation and stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Vanhove. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From polysemy to semantic change: towards a typology of lexical semantic associations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.55-92, 2008, Typological Studies in Language</w:t>
@@ -4260,51 +4260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Words and their meanings: principles of variation and stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Vanhove. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From polysemy to semantic change: towards a typology of lexical semantic associations,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.55-92, 2008</w:t>
@@ -4346,51 +4346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Space, language, and cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space in Languages Linguistic Systems and Cognitive Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4437,51 +4437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deictic space in Wolof: discourse, syntax and the importance of absence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maya Hickmann and Stéphane Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space in languages: linguistic systems and cognitive categories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, John Benjamins, pp.155-174, 2006, Typological Studies in Language, </w:t>
@@ -4519,51 +4519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of polygrammaticalization for linguistic theory: fractal grammar and transcategorial functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zygmunt Frajzyngier, Adam Hodges and David S. Rood. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistic Diversity and Language Theories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.119-142, 2005, Studies in language companion series 72</w:t>
@@ -4605,51 +4605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La focalisation en Wolof : morphosyntaxe et intonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Lacheret-Dujour et J. François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focalisation et moyens d'expression de la focalisation à travers les langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.138-160, 2004, Mémoires de la Société de Linguistique de Paris</w:t>
@@ -4678,51 +4678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une typologie de la transcatégorialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives synchroniques sur la grammaticalisation: Polysémie, transcatégorialité et échelles syntaxiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.255-270, 2003, Afrique et Langage n°5</w:t>
@@ -4751,51 +4751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : de la grammaticalisation à la transcatégorialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives synchroniques sur la grammaticalisation: Polysémie, transcatégorialité et échelles syntaxiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.1-9, 2003</w:t>
@@ -4824,51 +4824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polygrammaticalisation, grammaire fractale et propriétés d'échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives synchroniques sur la grammaticalisation: Polysémie, transcatégorialité et échelles syntaxiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.85-120, 2003, Collection Afrique et Langage n°5</w:t>
@@ -4897,51 +4897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épaisseur du langage et la linéarité de l'énoncé : vers un modèle énonciatif de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aboubakar Ouattara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours énonciatifs et parcours interprétatifs -Théories et application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ophrys, pp.255-274, 2003, HDL</w:t>
@@ -4983,51 +4983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intonation et focalisation en wolof : économie d'un système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. François &amp; A. Lacheret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonctions et moyens d¹expression de la focalisation à travers les langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.161-185, 2003, Collection Mémoires de la Société de linguistique de Paris XIII</w:t>
@@ -5056,51 +5056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles linguistiques de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Fayol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité des Sciences Cognitives. Volume “ Production du langage ”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.66-86, 2002</w:t>
@@ -5129,51 +5129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le verbe wolof ou la grammaticalisation du focus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Caron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topicalisation et focalisation dans les langues africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.229-267, 2000, Coll. Afrique et Langage</w:t>
@@ -5202,51 +5202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive invariants and linguistic variability: from units to utterance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Fuchs &amp; Stéphane Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Diversity and Cognitive Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.21-35, 1999, Human Cognitive Processings 3</w:t>
@@ -5275,51 +5275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations des représentations linguistiques : des unités à l'énoncé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Fuchs &amp; Stéphane Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité des langues et représentations cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oprhys, pp.25-39, 1997, Paris/Gap</w:t>
@@ -5348,51 +5348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspect zéro et dépendance situationnelle: l'exemple du wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Müller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dépendance et intégration syntaxique (subordination, coordination, connexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Niemeyer, pp.153-161, 1996, Linguistische Arbeiten n° 351</w:t>
@@ -5421,51 +5421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le rôle du sujet parlant dans la construction du sens : liens entre temps, aspect et modalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marina Yaguello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Subjecthood and Subjectivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ophrys, pp.209-230, 1994, Paris/Gap</w:t>
@@ -5526,51 +5526,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">the Wolof Corpus and functional database on predication of the Cortypo project (Constitution de Corpus Oraux pour des recherches Typologiques / Designing spoken corpora for cross-linguistic research)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, http://cortypo.huma-num.fr/index.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5588,51 +5588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos du film Premier Contact et de l’hypothèse Sapir-Whorf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, http://www.lexpress.fr/culture/cinema/premier-contact-l-hypothese-de-sapir-whorf-dechiffree-par-une-linguiste_1863639.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5650,51 +5650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert. De l’Afrique aux neurosciences, parcours d’une linguiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ferlita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5725,51 +5725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Doris L. Payne and Shahar Shirtz (eds.) 2015. Beyond Aspect: The expression of discourse functions in African Languages. Amsterdam/Philadelphia: John Benjamins [TSL 109], Pp. vii, 321</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5787,51 +5787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la diversité linguistique et l’intérêt de la typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, http://cle.ens-lyon.fr/plurilangues/langue/domaine-de-la-linguistique/les-enjeux-de-la-diversite-linguistique-et-l-interet-de-la-typologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5894,276 +5894,276 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relevance of valence orientation for clustering three Niger-Congo language families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing causal-noncausal alternation in three West-African families in contact: Atlantic, Mel and Mande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Robert</w:t>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Robert</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095862v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport du numérique pour la linguistique de corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage et cognition (2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6213,69 +6213,69 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ANR-09-BLAN-0326 - SENELANGUES - Compte-rendu de fin de projet et présentation ppt du bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Robert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS LLACAN et DDL. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -6288,51 +6288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan intermédiaire du Consortium Corpus Oraux et Multimodaux de la TGIR Huma-Num</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] IRCOM, Consortium Corpus Oraux et Multimodaux; FR 2559 - Fédération Typologie et Universaux Linguistiques; TGIR Huma-Num (UMS 3598). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6350,51 +6350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche pluridisciplinaire de la complexité linguistique : spécificités et interactions entre les niveaux structurels du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] MINISTERE DE LA RECHERCHE DIRECTION DE LA RECHERCHE ACTION CONCERTÉE INCITATIVE. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6416,51 +6416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du GDR 1955 Diversité et évolution des langues : enjeux cognitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS LLACAN. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6514,51 +6514,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la dynamique du sens et la structuration des énoncés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paris Diderot Paris 7, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6745,51 +6745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864516v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.4615" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763781v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2022-3-2-59-101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.1393" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02496718v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Siret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Collignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cheyrol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Carmona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brunel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renat&#233; Bonier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sbarra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cogls.00015.rob" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.181.0011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Magne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2014.7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling.2001.038" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-T3TXD1KF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898237v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677760v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494650v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494626v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Segerer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282122v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.66" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Bouscaren" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Franckel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282137v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/linguistique/337-Approche-enonciative-systeme-verbal-Stephane-Robert.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873510v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371532v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/?cc=fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192849311.003.0009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513257v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-guide-to-the-atlantic-languages-of-west-africa-9780198736516?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198736516.003.0011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/content/home" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/clscc.12.c07rob" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285654v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.172.06rob" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803466v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Pozdniakov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578267v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.91.09rob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715349v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368743v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/tsl.66" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.66.01hic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600635v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.66.11rob" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103548v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103584v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103589v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382679v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077144v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076726v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076713v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513528v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferlita" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429737v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095862v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003845v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fuchs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494688v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01285327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2022-3-2-59-101" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864516v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.4615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.1393" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02496718v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Siret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Collignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cheyrol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Carmona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brunel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renat&#233; Bonier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sbarra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cogls.00015.rob" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.181.0011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Magne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2014.7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling.2001.038" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-T3TXD1KF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763814v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677760v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494650v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494626v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Segerer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282122v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.66" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Bouscaren" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Franckel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282137v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/linguistique/337-Approche-enonciative-systeme-verbal-Stephane-Robert.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873510v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371532v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/?cc=fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192849311.003.0009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513257v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-guide-to-the-atlantic-languages-of-west-africa-9780198736516?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198736516.003.0011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/content/home" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/clscc.12.c07rob" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285654v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.172.06rob" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285666v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Pozdniakov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578267v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.91.09rob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715349v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368743v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/tsl.66" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.66.01hic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600635v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.66.11rob" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103548v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103584v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103589v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382679v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077144v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076726v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076713v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513528v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferlita" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429737v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095862v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003845v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fuchs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494688v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01285327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>