--- v0 (2026-03-29)
+++ v1 (2026-04-23)
@@ -994,226 +994,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00916937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinating cross-border congestion management through auctions: An experimental approach to European solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation économique des biens non marchands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Jullien</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carine Staropoli</w:t>
+                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (3), pp. 3-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00617026v1</w:t>
+                <w:t xml:space="preserve">halshs-00728500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique des biens non marchands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordinating cross-border congestion management through auctions: An experimental approach to European solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Staropoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2011.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00728500v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00617026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hostilité aux OGM survit-elle à des produits attractifs ?</w:t>
               </w:r>
@@ -2169,51 +2169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Study of Investment Incentives Mechanisms in the Electricity Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2392,316 +2392,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01421347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Disclosure in Common Value Repeated Auctions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matching in the Large: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th conference of the French Experimental Economics Association (ASFEE), Paris, 15-16 juin 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Economie et Psychologie, Paris School Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01183379v1</w:t>
+                <w:t xml:space="preserve">halshs-01178618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Disclosure in Common Value Repeated Auctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA 2015 World Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01183381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching in the Large: An Experimental Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information Disclosure in Common Value Repeated Auctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Economie et Psychologie, Paris School Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">6th conference of the French Experimental Economics Association (ASFEE), Paris, 15-16 juin 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01178618v1</w:t>
+                <w:t xml:space="preserve">halshs-01183379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Study of Investment Incentives Mechanisms in the Electricity Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3374,51 +3374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Study of Investment Incentives Mechanisms in the Electricity Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3538,73 +3538,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29èmes Journées de Microéconomie Appliquée (JMA), Brest, 7-8 juin 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">Workshop EMIR, Ecully, 25-26 mars 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00725973v1</w:t>
+                <w:t xml:space="preserve">halshs-00625449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model of Ingratiation: An Experimental Study</w:t>
               </w:r>
@@ -3633,142 +3633,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Society for the Advancement of Economic Theory Conference (SAET), Faro, Portugal, 26 juin - 1er juillet 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">7th Meeting on Game Theory (SING7), Paris, 18-20 juillet 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00673882v1</w:t>
+                <w:t xml:space="preserve">halshs-00673884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action publique et les individus : des méthodes issues des sciences sociales pour repenser une relation</w:t>
+                <w:t xml:space="preserve">Ingratiation in the lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Métropole des savoirs" du Grand Lyon, Lyon, 10 juin 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">International ESA Conference, Chicago, Etats-Unis, 7-10 juillet 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00625406v1</w:t>
+                <w:t xml:space="preserve">halshs-00661044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingratiation in the lab</w:t>
               </w:r>
@@ -3843,312 +3869,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00625452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingratiation in the lab</w:t>
+                <w:t xml:space="preserve">L'action publique et les individus : des méthodes issues des sciences sociales pour repenser une relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International ESA Conference, Chicago, Etats-Unis, 7-10 juillet 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Séminaire "Métropole des savoirs" du Grand Lyon, Lyon, 10 juin 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00661044v1</w:t>
+                <w:t xml:space="preserve">halshs-00625406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingratiation in the lab</w:t>
+                <w:t xml:space="preserve">A Model of Ingratiation: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop EMIR, Ecully, 25-26 mars 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Ecully, France</w:t>
+              <w:t xml:space="preserve">11th Society for the Advancement of Economic Theory Conference (SAET), Faro, Portugal, 26 juin - 1er juillet 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00625449v1</w:t>
+                <w:t xml:space="preserve">halshs-00673882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model of Ingratiation: An Experimental Study</w:t>
+                <w:t xml:space="preserve">Ingratiation in the lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Meeting on Game Theory (SING7), Paris, 18-20 juillet 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">29èmes Journées de Microéconomie Appliquée (JMA), Brest, 7-8 juin 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00673884v1</w:t>
+                <w:t xml:space="preserve">halshs-00725973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubbles and Incentives</w:t>
               </w:r>
@@ -4223,138 +4223,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00625429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubbles and Incentives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Experimental Study of Investment Incentives Mechanisms in the Electricity Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haikel Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Staropoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 World Meeting of the Economic Science Association (ESA), Copenhagen, July 8-11</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13 Annual Conference of the International Society for New Institutional Economics, Berkeley, 18-20 June</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Berkeley, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EEM.2009.5207222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00587431v1</w:t>
+                <w:t xml:space="preserve">halshs-00450933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubbles and Incentives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4367,89 +4402,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Straznicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R.I.S.K Risk Intelligence Symposium and Knowledge, 2-3 décembre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">1st Annual SEBA-GATE Workshop, Beijing Normal University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00576686v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubbles and Incentives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4462,89 +4497,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Straznicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Annual SEBA-GATE Workshop, Beijing Normal University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Pékin, China</w:t>
+              <w:t xml:space="preserve">Workshop du CIRPEE "Frontiers of Experimental Economics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00492683v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubbles and Incentives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4557,203 +4592,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Straznicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du CIRPEE "Frontiers of Experimental Economics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">2010 World Meeting of the Economic Science Association (ESA), Copenhagen, July 8-11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00492685v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Study of Investment Incentives Mechanisms in the Electricity Industry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bubbles and Incentives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Staropoli</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Straznicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 Annual Conference of the International Society for New Institutional Economics, Berkeley, 18-20 June</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">R.I.S.K Risk Intelligence Symposium and Knowledge, 2-3 décembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EEM.2009.5207222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00450933v1</w:t>
+                <w:t xml:space="preserve">halshs-00576686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubbles and Incentives</w:t>
               </w:r>
@@ -4847,51 +4847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information disclosure in common value repeated auctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of the Economic Science Association (ESA), Washington, 25-28 juin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4910,234 +4910,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00450813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes de vente des bois bruts et efficacité de la filière bois française</w:t>
+                <w:t xml:space="preserve">Coordinating cross-border congestion management through auctions: an experimental approach of European solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Staropoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Recherche en économie forestière en France Perspectives pour les sciences économiques &amp; sociales organisé par ECOFOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">5th Conference on Applied Infrastructure Research (INFRADAY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00140146v1</w:t>
+                <w:t xml:space="preserve">halshs-00140155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinating cross-border congestion management through auctions: an experimental approach of European solutions</w:t>
+                <w:t xml:space="preserve">Modes de vente des bois bruts et efficacité de la filière bois française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Staropoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Applied Infrastructure Research (INFRADAY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Colloque Recherche en économie forestière en France Perspectives pour les sciences économiques &amp; sociales organisé par ECOFOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00140155v1</w:t>
+                <w:t xml:space="preserve">halshs-00140146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinating cross-border congestion management through auctions: an experimental approach of European solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Staropoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5188,51 +5188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinating cross-border congestion management through auctions: an experimental approach of European solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Staropoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6905,51 +6905,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="649638DB"/>
+    <w:nsid w:val="00264F9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7053,51 +7053,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A3141F5"/>
+    <w:nsid w:val="2790FED2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7287,51 +7287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephane.robin@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138033v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Julien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Khalfallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Staropoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JEM.2023.018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033454v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Straznicka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20954816.2020.1839158" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaffuri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stolyarova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Consonni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.110869" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Jiang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Kesten" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2018.04.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rusinowska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2013.11.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jullien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2011.08.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664581v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kassardjian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.113.0121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Boarini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9135-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03691057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/forem.2001.2421" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lesgards" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Mihut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bloch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Dutta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dequiedt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183371v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Jiang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763229v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625406v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625429v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450933v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM.2009.5207222" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140146v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140165v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Cockx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Goebel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno van Der Linden" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Masuy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273380v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439275v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Noussair" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706791v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435110v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432941v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432953v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768434v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242919v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089245v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephane.robin@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138033v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Julien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Khalfallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Staropoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JEM.2023.018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033454v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Straznicka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20954816.2020.1839158" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaffuri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stolyarova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Consonni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.110869" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Jiang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Kesten" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2018.04.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rusinowska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2013.11.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jullien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2011.08.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664581v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kassardjian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.113.0121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Boarini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9135-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03691057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/forem.2001.2421" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lesgards" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Mihut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bloch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Dutta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183381v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dequiedt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183371v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Jiang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763229v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661044v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625406v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673882v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725973v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625429v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450933v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM.2009.5207222" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576686v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140165v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Cockx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Goebel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno van Der Linden" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Masuy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273380v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439275v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Noussair" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706791v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435110v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432941v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432953v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768434v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242919v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089245v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>