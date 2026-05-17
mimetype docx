--- v1 (2026-04-23)
+++ v2 (2026-05-17)
@@ -2392,234 +2392,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01421347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching in the Large: An Experimental Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information Disclosure in Common Value Repeated Auctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Economie et Psychologie, Paris School Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">ESA 2015 World Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01178618v1</w:t>
+                <w:t xml:space="preserve">halshs-01183381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Disclosure in Common Value Repeated Auctions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matching in the Large: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2015 World Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Séminaire Economie et Psychologie, Paris School Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01183381v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Disclosure in Common Value Repeated Auctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4847,51 +4847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information disclosure in common value repeated auctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of the Economic Science Association (ESA), Washington, 25-28 juin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6905,51 +6905,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00264F9F"/>
+    <w:nsid w:val="8EBFA28F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7053,51 +7053,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2790FED2"/>
+    <w:nsid w:val="773EC67A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7287,51 +7287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephane.robin@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138033v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Julien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Khalfallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Staropoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JEM.2023.018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033454v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Straznicka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20954816.2020.1839158" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaffuri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stolyarova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Consonni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.110869" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Jiang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Kesten" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2018.04.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rusinowska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2013.11.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jullien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2011.08.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664581v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kassardjian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.113.0121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Boarini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9135-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03691057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/forem.2001.2421" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lesgards" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Mihut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bloch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Dutta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183381v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dequiedt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183371v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Jiang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763229v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661044v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625406v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673882v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725973v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625429v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450933v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM.2009.5207222" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576686v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140165v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Cockx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Goebel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno van Der Linden" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Masuy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273380v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439275v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Noussair" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706791v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435110v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432941v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432953v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768434v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242919v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089245v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephane.robin@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138033v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Julien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Khalfallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Staropoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JEM.2023.018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033454v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Straznicka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20954816.2020.1839158" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaffuri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stolyarova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Consonni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.110869" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Jiang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Kesten" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2018.04.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rusinowska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2013.11.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jullien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2011.08.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664581v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kassardjian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.113.0121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Boarini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9135-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03691057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/forem.2001.2421" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lesgards" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Mihut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bloch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Dutta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dequiedt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183371v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Jiang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763229v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661044v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625406v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673882v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725973v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625429v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450933v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM.2009.5207222" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576686v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140165v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Cockx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Goebel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno van Der Linden" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Masuy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273380v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439275v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Noussair" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706791v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435110v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432941v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432953v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768434v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242919v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089245v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>