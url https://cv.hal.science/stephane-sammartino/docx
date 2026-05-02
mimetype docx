--- v0 (2026-03-28)
+++ v1 (2026-05-02)
@@ -2551,269 +2551,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Imaging Method for the Porosity of Sedimentary Rocks: Adjustment of the PMMA Method--Example of a Characterization of a Calcareous Shale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new model to calculate water permeability of cement-based materials from MIP results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sammartino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advance in Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (2), pp.43-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397649v1</w:t>
+                <w:t xml:space="preserve">hal-00312265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model to calculate water permeability of cement-based materials from MIP results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Imaging Method for the Porosity of Sedimentary Rocks: Adjustment of the PMMA Method--Example of a Characterization of a Calcareous Shale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sammartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+                <w:t xml:space="preserve">A. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advance in Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 72 (6), pp.937-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1306/053002720937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312265v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An image analysis contribution to the study of transport properties of low-permeability crystalline rocks</w:t>
               </w:r>
@@ -3174,64 +3174,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic Modelling and Experimental Study of the Porosity and Permeability of a Porous Medium - Application to Cement Mortars and Granitic Rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sammartino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4011,260 +4011,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can magnetic resonance imaging (MRI) help understanding colloidal particle transport in soils.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution de la structure de Luvisols soumis à une alternance de pluies et séchages contrôlés - Morphologie, connectivité et éluviation à l’échelle de la colonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Michel</w:t>
+                <w:t xml:space="preserve">Romain van den Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Faure</w:t>
+                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Guillet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL SYMPOSIUM OF THE SPP 1315 ON: BIOGEOCHEMICAL INTERFACES IN SOIL – TOWARDS A COMPREHENSIVE AND MECHANISTIC UNDERSTANDING OF SOIL FUNCTIONS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, leipzig, Germany</w:t>
+              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338759v1</w:t>
+                <w:t xml:space="preserve">hal-02741899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la structure de Luvisols soumis à une alternance de pluies et séchages contrôlés - Morphologie, connectivité et éluviation à l’échelle de la colonne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
+                <w:t xml:space="preserve">How can magnetic resonance imaging (MRI) help understanding colloidal particle transport in soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain van den Bogaert</w:t>
+                <w:t xml:space="preserve">P. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL SYMPOSIUM OF THE SPP 1315 ON: BIOGEOCHEMICAL INTERFACES IN SOIL – TOWARDS A COMPREHENSIVE AND MECHANISTIC UNDERSTANDING OF SOIL FUNCTIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741899v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new advance in the tridimensionnal vizualisation and characterisation of macropore flow in heterogeneous porous media”, GdR Ruissellement et films cisaillés, Cen Beltrame Ph, S. Sammartino. Flow regimes in a cylindrical macropore.</w:t>
               </w:r>
@@ -4548,103 +4548,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can magnetic resonance imaging (MRI) and particulate contrast agents with finely tuned interfacial properties help understanding particle transport in soil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7th International Conference Interfaces Against Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
@@ -4969,51 +4969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la structure de Luvisols soumis à une alternance de pluies et séchages contrôlés - Morphologie, connectivité et éluviation à l’échelle de la colonne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain van den Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Quenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5183,178 +5183,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced characterization of macropore flow in undisturbed soil cores using time resolved three-dimensional CT images.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">How can Magnetic Resonance Imaging and particulate contrast agents with finely tuned interfacial properties help understanding particle fate in soil?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Polidori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4th International Congress Eurosoil2012 "Soil Science for the Benefit for the Mankind and Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Bari Italy</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336724v1</w:t>
+                <w:t xml:space="preserve">hal-01338776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can time-lapse X-ray tomography help understanding colloid mobilization mechanisms in undisturbed soil cores?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5382,182 +5399,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4th International Congress Eurosoil2012 "Soil Science for the Benefit for the Mankind and Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can Magnetic Resonance Imaging and particulate contrast agents with finely tuned interfacial properties help understanding particle fate in soil?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Advanced characterization of macropore flow in undisturbed soil cores using time resolved three-dimensional CT images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sammartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4th International Congress Eurosoil2012 "Soil Science for the Benefit for the Mankind and Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">, 2012, Bari Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338776v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced characterization of macropore flow in undisturbed soil cores using time resolved three-dimensional CT images</w:t>
               </w:r>
@@ -6130,51 +6130,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E502CA17"/>
+    <w:nsid w:val="D72ECF02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6361,51 +6361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-sammartino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6541-3071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192781626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867410v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Serbource" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117150" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chaif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Caurel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133791" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174934v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceres Perezvargas y Castor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gast&#233;lum-Strozzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2023.116469" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine N&#233;el" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118342" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2021.150728" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Koestel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114370" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Lissy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sammartino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114643" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mombo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-017-1261-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-015-1036-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458012v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Riffel Bogner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain van Den Bogaert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2015.05.0070" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St Ephane Sammartino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2014.04.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0100" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827642v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coelho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Parneix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011352" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Asunci&#242;n-Parreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692955" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3433" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3431" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03698812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393630v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zellagui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2004.03.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH8SJ7G7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/053002720937" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312265v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumargue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne T&#233;vissen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(00)00157-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKJT9SD0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394828v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00086-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397971v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00090-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82N7SNR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312267v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Touchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(98)00166-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1ZXC6J9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cazaurang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Michel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Papillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adrien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336582v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile-Doelsch Isabelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watteau Fran&#231;oise" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605946v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neveu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741899v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain van den Bogaert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335579v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beltrame" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ruy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etievant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belabri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336741v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ryu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Etievant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belarbi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338769v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748806v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3562235" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529300v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Aroui Boukbida" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougueh Cheik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3366" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336727v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quenard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cousin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605533v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Etievant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belarbi-Halli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336724v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338796v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polidori" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606082v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148027v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Touchard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Artana" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Putier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watanabe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317555v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336412v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-sammartino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6541-3071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192781626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867410v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Serbource" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117150" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chaif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Caurel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133791" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174934v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceres Perezvargas y Castor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gast&#233;lum-Strozzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2023.116469" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine N&#233;el" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118342" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2021.150728" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Koestel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114370" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Lissy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sammartino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114643" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mombo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-017-1261-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-015-1036-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458012v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Riffel Bogner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain van Den Bogaert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2015.05.0070" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St Ephane Sammartino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2014.04.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0100" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827642v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coelho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Parneix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011352" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Asunci&#242;n-Parreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692955" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3433" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3431" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03698812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393630v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zellagui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2004.03.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH8SJ7G7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312265v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumargue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/053002720937" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne T&#233;vissen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(00)00157-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKJT9SD0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394828v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00086-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397971v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00090-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82N7SNR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312267v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Touchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(98)00166-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1ZXC6J9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cazaurang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Michel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Papillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adrien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336582v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile-Doelsch Isabelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watteau Fran&#231;oise" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605946v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741899v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain van den Bogaert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338759v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neveu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335579v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beltrame" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ruy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etievant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belabri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336741v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ryu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Etievant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belarbi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338769v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748806v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3562235" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529300v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Aroui Boukbida" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougueh Cheik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3366" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336727v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quenard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cousin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605533v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Etievant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belarbi-Halli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338776v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polidori" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338796v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336724v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606082v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148027v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Touchard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Artana" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Putier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watanabe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317555v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336412v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>