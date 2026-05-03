--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -770,965 +770,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of French Hospital Department Activities Using an Efficient Discrete Event Simulation Model</w:t>
+                <w:t xml:space="preserve">Facteurs associés à l'inclusion des patients dans le programme PRADO Insuffisance Cardiaque : étude cas-témoin au Centre Hospitalier de Troyes en 2017–2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Chouba</w:t>
+                <w:t xml:space="preserve">Nadia Bourakba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Amodeo</w:t>
+                <w:t xml:space="preserve">Marianne Dacunka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+                <w:t xml:space="preserve">Aurélie Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+                <w:t xml:space="preserve">Laurent Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Laplanche</w:t>
+                <w:t xml:space="preserve">Coralie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (19), pp.9498. </w:t>
+              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, à paraître. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app12199498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ancard.2022.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453671v1</w:t>
+                <w:t xml:space="preserve">hal-03786821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of French Hospital Department Activities Using an Efficient Discrete Event Simulation Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Laplanche</w:t>
+                <w:t xml:space="preserve">Association Between Early Antibiotic Therapy and In-Hospital Mortality Among Older Patients With SARS-CoV-2 Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Putot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12199498⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glab209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449977v1</w:t>
+                <w:t xml:space="preserve">hal-03364207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aetiology, clinical features, diagnostic studies, and outcomes of community-acquired pneumonia in kidney transplant recipients admitted to hospital: a multicenter retrospective French cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guillard</w:t>
+                <w:t xml:space="preserve">Heterogeneity of patients with functional/dissociative seizures: Three multidimensional profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Ertan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Reuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐Sophie Lother</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (6), pp.1500-1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.17230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.12.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03921913v1</w:t>
+                <w:t xml:space="preserve">hal-03906105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Early Antibiotic Therapy and In-Hospital Mortality Among Older Patients With SARS-CoV-2 Pneumonia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Fèvre</w:t>
+                <w:t xml:space="preserve">Defining Your “Life Territory”: The Meaning of Place and Home for Community Dwellers and Nursing Home Residents—A Qualitative Study in Four European Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ecarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Suissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glab209⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), pp.517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19010517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364207v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs associés à l'inclusion des patients dans le programme PRADO Insuffisance Cardiaque : étude cas-témoin au Centre Hospitalier de Troyes en 2017–2018</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aetiology, clinical features, diagnostic studies, and outcomes of community-acquired pneumonia in kidney transplant recipients admitted to hospital: a multicenter retrospective French cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Barbe</w:t>
+                <w:t xml:space="preserve">Benoît Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carsin-Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancard.2022.08.001⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786821v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Your “Life Territory”: The Meaning of Place and Home for Community Dwellers and Nursing Home Residents—A Qualitative Study in Four European Countries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Guérin</w:t>
+                <w:t xml:space="preserve">Optimization of French Hospital Department Activities Using an Efficient Discrete Event Simulation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Chouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19010517⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (19), pp.9498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12199498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858623v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of patients with functional/dissociative seizures: Three multidimensional profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of French Hospital Department Activities Using an Efficient Discrete Event Simulation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Chouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Hingray</w:t>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Ertan</w:t>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Reuber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jan Chrusciel</w:t>
+                <w:t xml:space="preserve">David Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (19), pp.9498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12199498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.17230⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03906105v1</w:t>
+                <w:t xml:space="preserve">hal-04449977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neoadjuvant chemotherapy for borderline resectable and upfront resectable pancreatic cancer increasing overall survival and disease-free survival?</w:t>
               </w:r>
@@ -2112,90 +2112,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premorbid aspirin use is not associated with lower mortality in older inpatients with SARS-CoV-2 pneumonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Sullerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeroScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44 (2), pp.573-583. </w:t>
@@ -2227,563 +2227,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Non-Pharmacological Interventions for Irritable Bowel Syndrome: A Systematic Review</w:t>
+                <w:t xml:space="preserve">Telepsychiatry to Provide Mental Health Support to Healthcare Professionals during the COVID-19 Crisis: A Cross-Sectional Survey among 321 Healthcare Professionals in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Amsallem</w:t>
+                <w:t xml:space="preserve">Clément Cormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Armoiry</w:t>
+                <w:t xml:space="preserve">Valentine de L’estoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Mion</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Letty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVIDENCE-BASED COMPLEMENTARY AND ALTERNATIVE MEDICINE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2021/4404185⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (19), pp.10146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph181910146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483514v1</w:t>
+                <w:t xml:space="preserve">hal-03599649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telepsychiatry to Provide Mental Health Support to Healthcare Professionals during the COVID-19 Crisis: A Cross-Sectional Survey among 321 Healthcare Professionals in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No impact of a prescription booklet on medication consumption in nursing home residents from 2011 to 2014: a controlled before–after study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine de L’estoile</w:t>
+                <w:t xml:space="preserve">Stéphane L. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ollivier</w:t>
+                <w:t xml:space="preserve">Cécile Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Letty</w:t>
+                <w:t xml:space="preserve">Marie Herr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ecarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph181910146⟩</w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (6), pp.1599-1607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-020-01670-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599649v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des routines organisationnelles en contexte de crise. Le cas du Département d’Information Médicale du Centre Hospitalier de Troyes face à la crise Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Echajari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Friot-Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Laplanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (6), pp.364-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No impact of a prescription booklet on medication consumption in nursing home residents from 2011 to 2014: a controlled before–after study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effectiveness of Non-Pharmacological Interventions for Irritable Bowel Syndrome: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Payet</w:t>
+                <w:t xml:space="preserve">Florent Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Herr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fiona Ecarnot</w:t>
+                <w:t xml:space="preserve">Xavier Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Blochet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Mion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (6), pp.1599-1607. </w:t>
+              <w:t xml:space="preserve">EVIDENCE-BASED COMPLEMENTARY AND ALTERNATIVE MEDICINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40520-020-01670-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2021/4404185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287379v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipatory anxiety of epileptic seizures: An overlooked dimension linked to trauma history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Ertan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hubert-Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2873,51 +2873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Telemedicine in Nursing Homes: A Mixed-Method Study to Identify Critical Factors When Connecting with a General Hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3275,51 +3275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of trends in hospital volume over time on patient outcomes for high-risk surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Polazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3569,51 +3569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Zid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Letty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3716,51 +3716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Armaingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Letty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3945,51 +3945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polypharmacy and potentially inappropriate medications: a cross-sectional analysis among 451 nursing homes in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Herr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3997,51 +3997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Armaingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 73 (5), pp.601 - 608. </w:t>
@@ -4198,429 +4198,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory Conditions Associated with Tracheobronchomegaly (Mounier-Kuhn Syndrome): A Study of Seventeen Cases</w:t>
+                <w:t xml:space="preserve">In vivo online magnetic resonance quantification of absolute metabolite concentrations in microdialysate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Schmitt</w:t>
+                <w:t xml:space="preserve">Stefan Glöggler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levent Dalar</w:t>
+                <w:t xml:space="preserve">Silvia Rizzitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jouneau</w:t>
+                <w:t xml:space="preserve">Noël Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Toublanc</w:t>
+                <w:t xml:space="preserve">Gérard Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Camuset</w:t>
+                <w:t xml:space="preserve">Vanessa Zhendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 91 (4), pp.281--287. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000445029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep36080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331182v1</w:t>
+                <w:t xml:space="preserve">hal-02375690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo online magnetic resonance quantification of absolute metabolite concentrations in microdialysate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Glöggler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Rizzitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Zhendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.36080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep36080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01393836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo online magnetic resonance quantification of absolute metabolite concentrations in microdialysate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Respiratory Conditions Associated with Tracheobronchomegaly (Mounier-Kuhn Syndrome): A Study of Seventeen Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Rizzitelli</w:t>
+                <w:t xml:space="preserve">Pierre Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Pinaud</w:t>
+                <w:t xml:space="preserve">Levent Dalar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Raffard</w:t>
+                <w:t xml:space="preserve">Stéphane Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Zhendre</w:t>
+                <w:t xml:space="preserve">Bénédicte Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Camuset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep36080⟩</w:t>
+              <w:t xml:space="preserve">Respiration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (4), pp.281--287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000445029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375690v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologie de l’information et de la communication et santé des seniors</w:t>
               </w:r>
@@ -5030,51 +5030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chrusciel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wartelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desbouvry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brochet-Paille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12873-025-01460-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Escobedo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lenseigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339909" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05547129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thorigny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giusti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Zaffran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach-Nga Pham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11882-026-01258-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijia Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangang Han" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240885" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04994744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Habert-Dantigny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Huynh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Huynh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-090800" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04453671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Chouba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laplanche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199498" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03921913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schwartz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carsin-Vu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.12.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364207v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Putot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouiller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laborde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gilis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie F&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab209" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786821v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bourakba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dacunka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marchais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapoutot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barbe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2022.08.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858623v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ecarnot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Suissa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gu&#233;rin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010517" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Hingray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Ertan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reuber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;Sophie Lother" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17230" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04099959v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Fossaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mimmo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Rhaiem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J Rached" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brasseur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.980659" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosselin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouazzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferreira de Moura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Arndt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19020926" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03946245v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Peroni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Armaingaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rothan-Tondeur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-057639" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Sullerot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-021-00499-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amsallem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/4404185" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599649v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cormi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine de L&#8217;estoile" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ollivier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Letty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph181910146" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580008v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echajari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Friot-Guichard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blua" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287379v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L. Sanchez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blochet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-020-01670-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466637v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hubert-Jacquot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jansen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.12.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Rechem" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuloud Abou Amsha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111148" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03411986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Vuagnat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Philippe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00933-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118530v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souesme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraudeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15210" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polazzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lifante" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cotte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grinberg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05126-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789888v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leblanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidvine Godaert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dram&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bujoreanu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Collart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0856" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Hay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.2.16670/v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867166v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Messaoudi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahmoudi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-023548" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02421128v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hemadou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny Laroche-Traineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Antoine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mondon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontayne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33382-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01802839v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Grondin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-016-2193-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02083927v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gueyraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denormandie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bathsavanis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331182v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schmitt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Dalar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouneau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toublanc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Camuset" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445029" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01393836v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gl&#246;ggler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rizzitelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Raffard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36080" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02083954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Boissieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Armingaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01949978v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hugon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jeandel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2015.07.009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chrusciel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wartelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desbouvry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brochet-Paille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12873-025-01460-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Escobedo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lenseigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339909" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05547129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thorigny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giusti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Zaffran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach-Nga Pham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11882-026-01258-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijia Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangang Han" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240885" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04994744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Habert-Dantigny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Huynh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Huynh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-090800" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bourakba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dacunka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marchais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapoutot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2022.08.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Putot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouiller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laborde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gilis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie F&#232;vre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab209" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906105v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Hingray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Ertan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reuber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;Sophie Lother" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17230" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858623v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ecarnot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Suissa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gu&#233;rin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010517" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03921913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schwartz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carsin-Vu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.12.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04453671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Chouba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laplanche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199498" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04099959v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Fossaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mimmo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Rhaiem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J Rached" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brasseur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.980659" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosselin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouazzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferreira de Moura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Arndt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19020926" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03946245v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Peroni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Armaingaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rothan-Tondeur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-057639" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Sullerot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-021-00499-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cormi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine de L&#8217;estoile" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ollivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Letty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph181910146" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L. Sanchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blochet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-020-01670-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echajari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Friot-Guichard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blua" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483514v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amsallem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/4404185" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466637v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hubert-Jacquot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jansen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.12.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Rechem" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuloud Abou Amsha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111148" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03411986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Vuagnat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Philippe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00933-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118530v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souesme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraudeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15210" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polazzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lifante" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cotte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grinberg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05126-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789888v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leblanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidvine Godaert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dram&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bujoreanu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Collart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0856" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Hay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.2.16670/v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867166v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Messaoudi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahmoudi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-023548" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02421128v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hemadou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny Laroche-Traineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Antoine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mondon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontayne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33382-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01802839v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Grondin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-016-2193-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02083927v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gueyraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denormandie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bathsavanis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375690v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gl&#246;ggler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rizzitelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Raffard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36080" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01393836v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331182v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schmitt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Dalar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouneau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toublanc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Camuset" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445029" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02083954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Boissieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Armingaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01949978v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hugon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jeandel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2015.07.009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>