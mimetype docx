--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -66,519 +66,519 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with the phenomenon of overcrowding in the emergency department: a retrospective cohort study</w:t>
+                <w:t xml:space="preserve">Impact of Pesticide Exposure on Asthma and Allergic Airway Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Chrusciel</w:t>
+                <w:t xml:space="preserve">Maxime Thorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Wartelle</w:t>
+                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Sanchez</w:t>
+                <w:t xml:space="preserve">Delphine Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Desbouvry</w:t>
+                <w:t xml:space="preserve">Ilan Zaffran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Brochet-Paille</w:t>
+                <w:t xml:space="preserve">Bach-Nga Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Emergency Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 26 (1), pp.37. </w:t>
+              <w:t xml:space="preserve">Current Allergy and Asthma Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12873-025-01460-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11882-026-01258-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505304v1</w:t>
+                <w:t xml:space="preserve">hal-05547129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open-source closed-loop Virtual Reality system to investigate social interactions and collective behavior in fish</w:t>
+                <w:t xml:space="preserve">Factors associated with the phenomenon of overcrowding in the emergency department: a retrospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
+                <w:t xml:space="preserve">Jan Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramón Escobedo</w:t>
+                <w:t xml:space="preserve">Adrien Wartelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Bastien</w:t>
+                <w:t xml:space="preserve">Antoine Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Lenseigne</w:t>
+                <w:t xml:space="preserve">Marine Desbouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Denis</w:t>
+                <w:t xml:space="preserve">Amélie Brochet-Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 21 (1), pp.e0339909. </w:t>
+              <w:t xml:space="preserve">BMC Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (1), pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0339909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12873-025-01460-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415061v1</w:t>
+                <w:t xml:space="preserve">hal-05505304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Pesticide Exposure on Asthma and Allergic Airway Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An open-source closed-loop Virtual Reality system to investigate social interactions and collective behavior in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Thorigny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
+                <w:t xml:space="preserve">Ramón Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Giusti</w:t>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilan Zaffran</w:t>
+                <w:t xml:space="preserve">Boris Lenseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bach-Nga Pham</w:t>
+                <w:t xml:space="preserve">Audrey Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Allergy and Asthma Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 26 (1), pp.20. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (1), pp.e0339909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11882-026-01258-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0339909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547129v1</w:t>
+                <w:t xml:space="preserve">hal-05415061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective phases and long-term dynamics in a fish school model with burst-and-coast swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijia Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhangang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -770,4120 +770,4380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs associés à l'inclusion des patients dans le programme PRADO Insuffisance Cardiaque : étude cas-témoin au Centre Hospitalier de Troyes en 2017–2018</w:t>
+                <w:t xml:space="preserve">Exposition non professionnelle aux pesticides : le risqué allergique est-il nul ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bourakba</w:t>
+                <w:t xml:space="preserve">J. Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Dacunka</w:t>
+                <w:t xml:space="preserve">L. Bouazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Marchais</w:t>
+                <w:t xml:space="preserve">C. Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chapoutot</w:t>
+                <w:t xml:space="preserve">B.-N. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Barbe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, à paraître. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, pp.104235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ancard.2022.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2025.104235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786821v1</w:t>
+                <w:t xml:space="preserve">hal-05630375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Early Antibiotic Therapy and In-Hospital Mortality Among Older Patients With SARS-CoV-2 Pneumonia</w:t>
+                <w:t xml:space="preserve">Pesticides as an overlooked exposomic association in allergic asthma exacerbations: A nationwide database study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Putot</w:t>
+                <w:t xml:space="preserve">Joana Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+                <w:t xml:space="preserve">Leila Bouazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Laborde</w:t>
+                <w:t xml:space="preserve">Coralie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Gilis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bach‐nga Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glab209⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (12), pp.3505-3508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.16380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364207v1</w:t>
+                <w:t xml:space="preserve">hal-05621519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of patients with functional/dissociative seizures: Three multidimensional profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs associés à l'inclusion des patients dans le programme PRADO Insuffisance Cardiaque : étude cas-témoin au Centre Hospitalier de Troyes en 2017–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bourakba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Hingray</w:t>
+                <w:t xml:space="preserve">Marianne Dacunka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Ertan</w:t>
+                <w:t xml:space="preserve">Aurélie Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Reuber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jan Chrusciel</w:t>
+                <w:t xml:space="preserve">Laurent Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.17230⟩</w:t>
+              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, à paraître. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancard.2022.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906105v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Your “Life Territory”: The Meaning of Place and Home for Community Dwellers and Nursing Home Residents—A Qualitative Study in Four European Countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association Between Early Antibiotic Therapy and In-Hospital Mortality Among Older Patients With SARS-CoV-2 Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Putot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Ecarnot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Berrut</w:t>
+                <w:t xml:space="preserve">Caroline Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Suissa</w:t>
+                <w:t xml:space="preserve">Marine Gilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Guérin</w:t>
+                <w:t xml:space="preserve">Amélie Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (1), pp.517. </w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19010517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glab209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858623v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aetiology, clinical features, diagnostic studies, and outcomes of community-acquired pneumonia in kidney transplant recipients admitted to hospital: a multicenter retrospective French cohort study</w:t>
+                <w:t xml:space="preserve">Defining Your “Life Territory”: The Meaning of Place and Home for Community Dwellers and Nursing Home Residents—A Qualitative Study in Four European Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Schwartz</w:t>
+                <w:t xml:space="preserve">Fiona Ecarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dupont</w:t>
+                <w:t xml:space="preserve">Gilles Berrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Dury</w:t>
+                <w:t xml:space="preserve">Véronique Suissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Carsin-Vu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guillard</w:t>
+                <w:t xml:space="preserve">Serge Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.12.014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), pp.517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19010517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921913v1</w:t>
+                <w:t xml:space="preserve">hal-04858623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of French Hospital Department Activities Using an Efficient Discrete Event Simulation Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneity of patients with functional/dissociative seizures: Three multidimensional profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Chouba</w:t>
+                <w:t xml:space="preserve">Deniz Ertan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Amodeo</w:t>
+                <w:t xml:space="preserve">Markus Reuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taha Arbaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Laplanche</w:t>
+                <w:t xml:space="preserve">Anne‐Sophie Lother</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12199498⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (6), pp.1500-1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.17230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453671v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of French Hospital Department Activities Using an Efficient Discrete Event Simulation Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Laplanche</w:t>
+                <w:t xml:space="preserve">Aetiology, clinical features, diagnostic studies, and outcomes of community-acquired pneumonia in kidney transplant recipients admitted to hospital: a multicenter retrospective French cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carsin-Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12199498⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449977v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neoadjuvant chemotherapy for borderline resectable and upfront resectable pancreatic cancer increasing overall survival and disease-free survival?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of French Hospital Department Activities Using an Efficient Discrete Event Simulation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Brasseur</w:t>
+                <w:t xml:space="preserve">Ibtissem Chouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2022.980659⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (19), pp.9498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12199498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099959v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe Primary Open-Angle Glaucoma and Agricultural Profession: A Retrospective Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of French Hospital Department Activities Using an Efficient Discrete Event Simulation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Chouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Grosselin</w:t>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Bouazzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxime Thorigny</w:t>
+                <w:t xml:space="preserve">David Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19020926⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (19), pp.9498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12199498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099304v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions, representations and logics of action of urinary incontinence in institutionalised elderly people: a concurrent mixed study protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neoadjuvant chemotherapy for borderline resectable and upfront resectable pancreatic cancer increasing overall survival and disease-free survival?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Fossaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Peroni</w:t>
+                <w:t xml:space="preserve">Antonio Mimmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Armaingaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
+                <w:t xml:space="preserve">Rami Rhaiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Rothan-Tondeur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linda J Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-057639⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.980659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946245v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premorbid aspirin use is not associated with lower mortality in older inpatients with SARS-CoV-2 pneumonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Sullerot</w:t>
+                <w:t xml:space="preserve">Severe Primary Open-Angle Glaucoma and Agricultural Profession: A Retrospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bouiller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amélie Fèvre</w:t>
+                <w:t xml:space="preserve">Leila Bouazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ferreira de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Arndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11357-021-00499-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19020926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066290v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telepsychiatry to Provide Mental Health Support to Healthcare Professionals during the COVID-19 Crisis: A Cross-Sectional Survey among 321 Healthcare Professionals in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceptions, representations and logics of action of urinary incontinence in institutionalised elderly people: a concurrent mixed study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ollivier</w:t>
+                <w:t xml:space="preserve">Lea Peroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Letty</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Armaingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Rothan-Tondeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph181910146⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.e057639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-057639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599649v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No impact of a prescription booklet on medication consumption in nursing home residents from 2011 to 2014: a controlled before–after study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Premorbid aspirin use is not associated with lower mortality in older inpatients with SARS-CoV-2 pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Payet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Herr</w:t>
+                <w:t xml:space="preserve">Coralie Sullerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Ecarnot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Blochet</w:t>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40520-020-01670-5⟩</w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (2), pp.573-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-021-00499-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287379v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques des routines organisationnelles en contexte de crise. Le cas du Département d’Information Médicale du Centre Hospitalier de Troyes face à la crise Covid-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Telepsychiatry to Provide Mental Health Support to Healthcare Professionals during the COVID-19 Crisis: A Cross-Sectional Survey among 321 Healthcare Professionals in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cormi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubna Echajari</w:t>
+                <w:t xml:space="preserve">Valentine de L’estoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Friot-Guichard</w:t>
+                <w:t xml:space="preserve">Laura Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blua</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aude Letty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (19), pp.10146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph181910146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580008v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Non-Pharmacological Interventions for Irritable Bowel Syndrome: A Systematic Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Dynamiques des routines organisationnelles en contexte de crise. Le cas du Département d’Information Médicale du Centre Hospitalier de Troyes face à la crise Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Armoiry</w:t>
+                <w:t xml:space="preserve">Loubna Echajari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Mion</w:t>
+                <w:t xml:space="preserve">Valérie Friot-Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laplanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVIDENCE-BASED COMPLEMENTARY AND ALTERNATIVE MEDICINE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (6), pp.364-381</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483514v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipatory anxiety of epileptic seizures: An overlooked dimension linked to trauma history</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No impact of a prescription booklet on medication consumption in nursing home residents from 2011 to 2014: a controlled before–after study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hubert-Jacquot</w:t>
+                <w:t xml:space="preserve">Stéphane L. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Maillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
+                <w:t xml:space="preserve">Cécile Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Jansen</w:t>
+                <w:t xml:space="preserve">Marie Herr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ecarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seizure.2020.12.006⟩</w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (6), pp.1599-1607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-020-01670-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466637v1</w:t>
+                <w:t xml:space="preserve">hal-03287379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Telemedicine in Nursing Homes: A Mixed-Method Study to Identify Critical Factors When Connecting with a General Hospital</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effectiveness of Non-Pharmacological Interventions for Irritable Bowel Syndrome: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel van Rechem</w:t>
+                <w:t xml:space="preserve">Florent Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Armoiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Mion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph182111148⟩</w:t>
+              <w:t xml:space="preserve">EVIDENCE-BASED COMPLEMENTARY AND ALTERNATIVE MEDICINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2021/4404185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404736v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ICU transfers on the mortality rate of patients with COVID-19: insights from comprehensive national database in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Sanchez</w:t>
+                <w:t xml:space="preserve">Anticipatory anxiety of epileptic seizures: An overlooked dimension linked to trauma history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Ertan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Vuagnat</w:t>
+                <w:t xml:space="preserve">Caroline Hubert-Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Philippe</w:t>
+                <w:t xml:space="preserve">Claire Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00933-2⟩</w:t>
+              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85, pp.64-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seizure.2020.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411986v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of street clothes among caregivers on residents with dementia in special care units: The STRECLO study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Use of Telemedicine in Nursing Homes: A Mixed-Method Study to Identify Critical Factors When Connecting with a General Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cormi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Chrusciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Sanchez</w:t>
+                <w:t xml:space="preserve">Michel van Rechem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Ferrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Giraudeau</w:t>
+                <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jocn.15210⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (21), pp.11148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph182111148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118530v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of trends in hospital volume over time on patient outcomes for high-risk surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Payet</w:t>
+                <w:t xml:space="preserve">Impact of ICU transfers on the mortality rate of patients with COVID-19: insights from comprehensive national database in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Vuagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Polazzi</w:t>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Lifante</w:t>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Cotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Grinberg</w:t>
+                <w:t xml:space="preserve">Jean-Marc Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-020-05126-4⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00933-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176674v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive capacity of the modified SEGA frailty scale upon discharge from geriatric hospitalisation: a six-month prospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of street clothes among caregivers on residents with dementia in special care units: The STRECLO study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Leblanc</w:t>
+                <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidvine Godaert</w:t>
+                <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Dramé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michèle Collart</w:t>
+                <w:t xml:space="preserve">Caroline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0856⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (9-10), pp.1723-1732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jocn.15210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789888v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing the transition into long-term care institutions: a cluster analysis of the representations of the place of residence in European elders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Chrusciel</w:t>
+                <w:t xml:space="preserve">Influence of trends in hospital volume over time on patient outcomes for high-risk surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Polazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lifante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Zid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Letty</w:t>
+                <w:t xml:space="preserve">Eddy Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Emile Hay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Armaingaud</w:t>
+                <w:t xml:space="preserve">Daniel Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Square - Preprint</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21203/rs.2.16670/v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12913-020-05126-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729204v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple factor analysis of eating patterns to detect groups at risk of malnutrition among home-dwelling older subjects in 2015</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive capacity of the modified SEGA frailty scale upon discharge from geriatric hospitalisation: a six-month prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Messaoudi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Letty</w:t>
+                <w:t xml:space="preserve">Camille Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Mahmoudi</w:t>
+                <w:t xml:space="preserve">Lidvine Godaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Dramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bujoreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Collart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-023548⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.34-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867166v1</w:t>
+                <w:t xml:space="preserve">hal-03789888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative flow cytometry method to screen human scFv-phages selected by in vivo phage-display in an animal model of atherosclerosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Antoine</w:t>
+                <w:t xml:space="preserve">Preparing the transition into long-term care institutions: a cluster analysis of the representations of the place of residence in European elders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mondon</w:t>
+                <w:t xml:space="preserve">Sofiane Zid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Letty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fontayne</w:t>
+                <w:t xml:space="preserve">Paul-Emile Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Armaingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.15016. </w:t>
+              <w:t xml:space="preserve">Research Square - Preprint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33382-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21203/rs.2.16670/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421128v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypharmacy and potentially inappropriate medications: a cross-sectional analysis among 451 nursing homes in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Herr</w:t>
+                <w:t xml:space="preserve">Multiple factor analysis of eating patterns to detect groups at risk of malnutrition among home-dwelling older subjects in 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Armaingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Grondin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Blochet</w:t>
+                <w:t xml:space="preserve">Yasmine Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Letty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00228-016-2193-z⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-023548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01802839v1</w:t>
+                <w:t xml:space="preserve">hal-02867166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démence et thérapeutique non-médicamenteuse, efficacité du cadre ludique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An innovative flow cytometry method to screen human scFv-phages selected by in vivo phage-display in an animal model of atherosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Anaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
+                <w:t xml:space="preserve">Audrey Hemadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Denormandie</w:t>
+                <w:t xml:space="preserve">Jeanny Laroche-Traineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bathsavanis</w:t>
+                <w:t xml:space="preserve">Ségolène Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fontayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Gérontologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.15016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33382-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083927v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo online magnetic resonance quantification of absolute metabolite concentrations in microdialysate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Démence et thérapeutique non-médicamenteuse, efficacité du cadre ludique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Raffard</w:t>
+                <w:t xml:space="preserve">Cédric Gueyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Zhendre</w:t>
+                <w:t xml:space="preserve">Marie Anaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Denormandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bathsavanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soins Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp. 27-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375690v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo online magnetic resonance quantification of absolute metabolite concentrations in microdialysate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Zhendre</w:t>
+                <w:t xml:space="preserve">Polypharmacy and potentially inappropriate medications: a cross-sectional analysis among 451 nursing homes in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Herr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Armaingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep36080⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (5), pp.601 - 608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00228-016-2193-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01393836v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01802839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory Conditions Associated with Tracheobronchomegaly (Mounier-Kuhn Syndrome): A Study of Seventeen Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levent Dalar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Camuset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 91 (4), pp.281--287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000445029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologie de l’information et de la communication et santé des seniors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Guerrier</w:t>
+                <w:t xml:space="preserve">In vivo online magnetic resonance quantification of absolute metabolite concentrations in microdialysate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Glöggler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Rizzitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Zhendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Gérontologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep36080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083954v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plaisir et vieillissement chez les plus de 65 ans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Sanchez</w:t>
+                <w:t xml:space="preserve">In vivo online magnetic resonance quantification of absolute metabolite concentrations in microdialysate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Glöggler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Hugon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Dramé</w:t>
+                <w:t xml:space="preserve">Silvia Rizzitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Jeandel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noël Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Zhendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.36080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep36080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01393836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologie de l’information et de la communication et santé des seniors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gueyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Armingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121, pp. 10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaisir et vieillissement chez les plus de 65 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Denormandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Dramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (115), pp.37-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sger.2015.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId205"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5030,51 +5290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chrusciel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wartelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desbouvry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brochet-Paille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12873-025-01460-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Escobedo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lenseigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339909" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05547129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thorigny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giusti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Zaffran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach-Nga Pham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11882-026-01258-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijia Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangang Han" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240885" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04994744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Habert-Dantigny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Huynh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Huynh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-090800" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bourakba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dacunka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marchais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapoutot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2022.08.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Putot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouiller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laborde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gilis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie F&#232;vre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab209" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906105v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Hingray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Ertan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reuber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;Sophie Lother" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17230" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858623v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ecarnot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Suissa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gu&#233;rin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010517" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03921913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schwartz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carsin-Vu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.12.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04453671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Chouba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laplanche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199498" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04099959v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Fossaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mimmo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Rhaiem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J Rached" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brasseur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.980659" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosselin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouazzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferreira de Moura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Arndt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19020926" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03946245v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Peroni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Armaingaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rothan-Tondeur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-057639" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Sullerot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-021-00499-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cormi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine de L&#8217;estoile" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ollivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Letty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph181910146" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L. Sanchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blochet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-020-01670-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echajari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Friot-Guichard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blua" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483514v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amsallem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/4404185" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466637v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hubert-Jacquot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jansen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.12.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Rechem" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuloud Abou Amsha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111148" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03411986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Vuagnat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Philippe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00933-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118530v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souesme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraudeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15210" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polazzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lifante" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cotte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grinberg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05126-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789888v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leblanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidvine Godaert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dram&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bujoreanu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Collart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0856" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Hay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.2.16670/v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867166v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Messaoudi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahmoudi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-023548" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02421128v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hemadou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny Laroche-Traineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Antoine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mondon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontayne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33382-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01802839v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Grondin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-016-2193-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02083927v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gueyraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denormandie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bathsavanis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375690v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gl&#246;ggler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rizzitelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Raffard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36080" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01393836v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331182v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schmitt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Dalar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouneau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toublanc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Camuset" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445029" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02083954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Boissieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Armingaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01949978v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hugon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jeandel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2015.07.009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05547129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thorigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giusti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Zaffran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach-Nga Pham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11882-026-01258-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chrusciel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wartelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sanchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desbouvry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brochet-Paille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12873-025-01460-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Escobedo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lenseigne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339909" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijia Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangang Han" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240885" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04994744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Habert-Dantigny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Huynh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Huynh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-090800" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05630375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vitte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouazzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-N. Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2025.104235" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05621519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Vitte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouazzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barbe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach&#8208;nga Pham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16380" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bourakba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dacunka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marchais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapoutot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2022.08.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364207v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Putot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouiller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laborde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gilis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie F&#232;vre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab209" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858623v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ecarnot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Suissa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gu&#233;rin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010517" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Hingray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Ertan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reuber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;Sophie Lother" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17230" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03921913v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schwartz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carsin-Vu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.12.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04453671v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Chouba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laplanche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199498" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449977v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04099959v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Fossaert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mimmo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Rhaiem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J Rached" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brasseur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.980659" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099304v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosselin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferreira de Moura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Arndt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19020926" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03946245v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Peroni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Armaingaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rothan-Tondeur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-057639" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Sullerot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-021-00499-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599649v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cormi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine de L&#8217;estoile" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ollivier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Letty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph181910146" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580008v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echajari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Friot-Guichard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blua" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287379v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L. Sanchez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blochet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-020-01670-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483514v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amsallem" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/4404185" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466637v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hubert-Jacquot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jansen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.12.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404736v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Rechem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuloud Abou Amsha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111148" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03411986v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Sanchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Vuagnat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Philippe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00933-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118530v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souesme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraudeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15210" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polazzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lifante" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cotte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grinberg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05126-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789888v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leblanc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidvine Godaert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dram&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bujoreanu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Collart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0856" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729204v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zid" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Hay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.2.16670/v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867166v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Messaoudi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahmoudi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-023548" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02421128v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hemadou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny Laroche-Traineau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Antoine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mondon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontayne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33382-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02083927v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gueyraud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denormandie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bathsavanis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01802839v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Grondin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-016-2193-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331182v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schmitt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Dalar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toublanc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Camuset" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445029" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gl&#246;ggler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rizzitelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Raffard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36080" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01393836v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02083954v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Boissieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Armingaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerrier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01949978v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hugon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jeandel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2015.07.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>