--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Sebban </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe FLEX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sources de rayons X par plasma-laser</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top extreme ultraviolet second harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Helk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasawat Jamnuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (21), pp.eabe2265. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abe2265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and control of main spatio-temporal couplings in a CPA laser chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosta Oubrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (6), pp.06LT01. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/abf88f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear ionization dynamics of hot dense plasma observed in a laser-plasma amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tuitje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martínez Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Helk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.187. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-020-00424-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard X Rays from Laser-Wakefield Accelerators in Density Tailored Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Smartsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.011061. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevx.10.011061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring shot-to-shot variations of soft x-ray sources using aluminum foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tafzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91 (10), pp.103001. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0021999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable High Spatio-Spectral Purity Undulator Radiation from a Transported Laser Plasma Accelerated Electron Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oumbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.19020. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-55209-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-flux source of coherent XUV pulses for user applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nefedova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (6), pp.8871. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.008871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic evolution of plasma waveguides for soft-x-ray amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cotelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (2), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.97.023203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward compact and ultra-intense laser-based soft x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.014030. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aa8aaf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.6167. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of relativistic electron beam focusing by a laser-plasma lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Döpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.6860. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.817 - 821. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial properties of odd and even low order harmonics generated in gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giannessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.7786. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-regulated propagation of intense infrared pulses in elongated soft-x-ray plasma amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (2), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.92.023848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Chirped Pulse Amplification: towards GW Soft X-ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences (Bucureş..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.581 - 592. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app3030581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront improvement in an injection-seeded soft x-ray laser based on a solid-target plasma amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoujun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (20), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.004011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for multi-tens of GW fully coherent femtosecond soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (11), pp.764-767. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2012.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump requirements for betatron-generated femtosecond X-ray laser at saturation from inner-shell transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (4), pp.809-816. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-012-4912-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical Compton gamma-ray source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tafzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.308-311. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2012.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced ultrafast demagnetization in the presence of a nanoscale magnetic domain network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.999. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft x-ray plasma-based seeded multistage amplification chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (20), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.004341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot phase contrast imaging using laser-produced Betatron x-ray beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (13), pp. 2426-2428. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.002426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization control of high order harmonics in the EUV photon energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4346-4356. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (5), pp.54003. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/94/54003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of natural and forced amplification regimes in plasma-based soft-x-ray lasers seeded by high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (1), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.84.013811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier-limited seeded soft x-ray laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (9), pp.1326-1328. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.001326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (4), pp.753-759. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of spectral gain narrowing in a high-order harmonic seeded soft-x-ray amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (6), pp.063833. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.063833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free high-harmonic source generated with a two-colour field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (2), pp.24001. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/89/24001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel spatial profile of a soft x-ray laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (23), pp.231106. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3515841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (16), pp.2438-2440. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized kHz two-colour high harmonic source for seeding free-electron lasers and plasma-based soft x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (8), pp.083033. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/11/8/083033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of soft x-ray amplifier by tailoring plasma hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (17), pp.2640-2642. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the wave front of high order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (3), pp.459-463. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2008-00123-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal desorption/ablation of molecular solids induced by ultra-short soft x-ray pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chalupsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Juha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hájková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cihelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vyšín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1), pp.208-217. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.000208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order harmonic wave fronts generated with controlled astigmatic infrared laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Marchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (7), pp.B161-B166. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.25.00B161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigations o spectral and temporal properties of seede soft x-rays lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ir Al Miev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.67020B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a spatial filtering amplifier for high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (11), pp.1498-1500. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.001498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Ion Temperature in a Plasma Created by Optical Field Ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (4-5), pp.352-359. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ctpp.200710047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the collisionally pumped optical-field-ionized soft-x-ray laser at 4.18nm driven in capillary tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.033801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the collisionally pumped optical-field-ionized soft-x-ray laser at 41.8 nm driven in capillary tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (3), pp.033801. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.73.033801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatic enhancement of xuv laser output using a multimode gas-filled capillary waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (1), pp.013804. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.71.013804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Tailoring of High Harmonic Generation by Adaptative Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th.A. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reitze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (4), pp.616-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in optical-field-ionization soft X-ray lasers at LOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (03), pp.351-356. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263034605050500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la génération d'harmoniques anormales d'ordre élevé à basse intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.181-185. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Time-Resolved X-Ray laser gain measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.173902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of collisionally pumped optical-field-ionization soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.939-944. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-intensity highly coherent soft X-ray femtosecond laser seeded by a high harmonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">41.8-nm Xe8+ laser driven in a plasma waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Hooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.023821. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.70.023821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of anomalous high harmonics at low intensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.845-849. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1478-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (13), pp.2661-2675. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/37/13/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on Collisionally Pumped Optical-Field-Ionization Soft X-Ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (6), pp.1351-1362. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2004.838039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of collisionally pumped optical field ionization soft-x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moana Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.195-202. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la dynamique couplée de propagation et d'ionisation d'une impulsion laser - Application au laser X-OFI ou à la génération d'harmoniques d'ordres élevés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.109 - 112. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromatic x-ray production in helium from a femtosecond high-intensity laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.221-223. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of high-contrast coherence fringes in high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (3), pp.033819. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.68.033819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Collisionally Excited Optical-Field-Ionization XUV Laser Driven in a Plasma Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Hooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91 (20), pp.205001. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.205001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la génération d'harmoniques par des faisceaux tronqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.105 - 108. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization of High Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (19), pp.193901. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.193901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers XUV collisionnels pompés par des lasers femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.161 - 164. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Ni-Like Kr Optical-Field-Ionization Collisional Soft X-Ray Laser at 32.8 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (25), pp.253901. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.253901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order-harmonic generation: towards laser-induced phase-matching control and relativistic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 74 (6), pp.509-515. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003400200797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterium-Deuterium Fusion Dynamics in Low-Density Molecular-Cluster Jets Irradiated by Intense Ultrafast Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (6), pp.065005. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.065005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order harmonic generation optimization with an apertured laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (3), pp.353 - 359. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2002-00193-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser driven XUV sources: High-harmonic and OFI X-ray laser studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (PR2), pp.Pr2-175 - Pr2-180. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal melting in semiconductors measured at femtosecond resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rischel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Uschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 410, pp.65-68. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35065045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturated Amplification of a Collisionally Pumped Optical-Field-Ionization Soft X-Ray Laser at 41.8 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86 (14), pp.3004-3007. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.3004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Soft X-Ray Laser by Temporal Ionization Gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Belek, Turkey. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2015.7179997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of dense injection-seeded Ni-like Krypton plasma amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2187034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Coherence and Spectral Linewidth of Neon-Like XUV Lasers Pumped in the Quasi-steady State Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bohacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Lasers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp 175-180, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Development of Laser Driven Secondary Sources at PALS and ELI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albrecht,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on X-Ray Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Fort Collins, CO, United States. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19521-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of x-ray sources using PW laser systems at APRI GIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung Taek Kim,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoung Hwan Lee,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeok Yun,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jong Kim,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chul Min Kim,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2023922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tens of GW peak power plasma-based soft X-ray laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. T. Le,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ros,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2024024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.27 GW Soft X-Ray Pulse Using a Plasma-Based Amplification Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical Betatron and Compton x-ray sources and application to phase contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/QELS.2012.QW3F.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Density Optical-Field-Ionization Soft X-Ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spectrale des lasers XUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX 2010 - 10e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Porquerolles, France. pp.91-97, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2011013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatio-temporelle d'un laser XUV injecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dourdan, France. pp.51, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2009009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on soft-X-ray lasers at LOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th X-ray Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beijing, China. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId340"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Sebban </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe FLEX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sources de rayons X par plasma-laser</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top extreme ultraviolet second harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Helk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasawat Jamnuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (21), pp.eabe2265. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abe2265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and control of main spatio-temporal couplings in a CPA laser chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosta Oubrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (6), pp.06LT01. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/abf88f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear ionization dynamics of hot dense plasma observed in a laser-plasma amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tuitje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martínez Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Helk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.187. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-020-00424-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard X Rays from Laser-Wakefield Accelerators in Density Tailored Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Smartsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.011061. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevx.10.011061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring shot-to-shot variations of soft x-ray sources using aluminum foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tafzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91 (10), pp.103001. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0021999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable High Spatio-Spectral Purity Undulator Radiation from a Transported Laser Plasma Accelerated Electron Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oumbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.19020. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-55209-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-flux source of coherent XUV pulses for user applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nefedova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (6), pp.8871. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.008871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic evolution of plasma waveguides for soft-x-ray amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cotelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (2), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.97.023203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward compact and ultra-intense laser-based soft x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.014030. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aa8aaf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of relativistic electron beam focusing by a laser-plasma lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Döpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.6860. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.817 - 821. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial properties of odd and even low order harmonics generated in gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giannessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.7786. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-regulated propagation of intense infrared pulses in elongated soft-x-ray plasma amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (2), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.92.023848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.6167. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Chirped Pulse Amplification: towards GW Soft X-ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences (Bucureş..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.581 - 592. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app3030581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront improvement in an injection-seeded soft x-ray laser based on a solid-target plasma amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoujun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (20), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.004011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical Compton gamma-ray source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tafzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.308-311. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2012.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced ultrafast demagnetization in the presence of a nanoscale magnetic domain network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.999. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump requirements for betatron-generated femtosecond X-ray laser at saturation from inner-shell transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (4), pp.809-816. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-012-4912-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft x-ray plasma-based seeded multistage amplification chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (20), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.004341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for multi-tens of GW fully coherent femtosecond soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (11), pp.764-767. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2012.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization control of high order harmonics in the EUV photon energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4346-4356. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot phase contrast imaging using laser-produced Betatron x-ray beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (13), pp. 2426-2428. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.002426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (5), pp.54003. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/94/54003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of natural and forced amplification regimes in plasma-based soft-x-ray lasers seeded by high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (1), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.84.013811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of spectral gain narrowing in a high-order harmonic seeded soft-x-ray amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (6), pp.063833. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.063833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (4), pp.753-759. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free high-harmonic source generated with a two-colour field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (2), pp.24001. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/89/24001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel spatial profile of a soft x-ray laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (23), pp.231106. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3515841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier-limited seeded soft x-ray laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (9), pp.1326-1328. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.001326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of soft x-ray amplifier by tailoring plasma hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (17), pp.2640-2642. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized kHz two-colour high harmonic source for seeding free-electron lasers and plasma-based soft x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (8), pp.083033. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/11/8/083033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (16), pp.2438-2440. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal desorption/ablation of molecular solids induced by ultra-short soft x-ray pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chalupsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Juha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hájková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cihelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vyšín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1), pp.208-217. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.000208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order harmonic wave fronts generated with controlled astigmatic infrared laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Marchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (7), pp.B161-B166. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.25.00B161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the wave front of high order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (3), pp.459-463. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2008-00123-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigations o spectral and temporal properties of seede soft x-rays lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ir Al Miev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.67020B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a spatial filtering amplifier for high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (11), pp.1498-1500. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.001498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Ion Temperature in a Plasma Created by Optical Field Ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (4-5), pp.352-359. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ctpp.200710047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the collisionally pumped optical-field-ionized soft-x-ray laser at 41.8 nm driven in capillary tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (3), pp.033801. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.73.033801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the collisionally pumped optical-field-ionized soft-x-ray laser at 4.18nm driven in capillary tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.033801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in optical-field-ionization soft X-ray lasers at LOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (03), pp.351-356. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263034605050500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatic enhancement of xuv laser output using a multimode gas-filled capillary waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (1), pp.013804. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.71.013804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Tailoring of High Harmonic Generation by Adaptative Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th.A. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reitze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (4), pp.616-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la génération d'harmoniques anormales d'ordre élevé à basse intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.181-185. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Time-Resolved X-Ray laser gain measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.173902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">41.8-nm Xe8+ laser driven in a plasma waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Hooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.023821. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.70.023821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of anomalous high harmonics at low intensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.845-849. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1478-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (13), pp.2661-2675. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/37/13/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on Collisionally Pumped Optical-Field-Ionization Soft X-Ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (6), pp.1351-1362. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2004.838039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-intensity highly coherent soft X-ray femtosecond laser seeded by a high harmonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of collisionally pumped optical-field-ionization soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.939-944. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Collisionally Excited Optical-Field-Ionization XUV Laser Driven in a Plasma Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Hooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91 (20), pp.205001. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.205001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of high-contrast coherence fringes in high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (3), pp.033819. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.68.033819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromatic x-ray production in helium from a femtosecond high-intensity laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.221-223. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of collisionally pumped optical field ionization soft-x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moana Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.195-202. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la dynamique couplée de propagation et d'ionisation d'une impulsion laser - Application au laser X-OFI ou à la génération d'harmoniques d'ordres élevés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.109 - 112. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la génération d'harmoniques par des faisceaux tronqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.105 - 108. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization of High Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (19), pp.193901. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.193901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers XUV collisionnels pompés par des lasers femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.161 - 164. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterium-Deuterium Fusion Dynamics in Low-Density Molecular-Cluster Jets Irradiated by Intense Ultrafast Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (6), pp.065005. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.065005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order harmonic generation optimization with an apertured laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (3), pp.353 - 359. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2002-00193-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Ni-Like Kr Optical-Field-Ionization Collisional Soft X-Ray Laser at 32.8 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (25), pp.253901. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.253901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order-harmonic generation: towards laser-induced phase-matching control and relativistic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 74 (6), pp.509-515. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003400200797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturated Amplification of a Collisionally Pumped Optical-Field-Ionization Soft X-Ray Laser at 41.8 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86 (14), pp.3004-3007. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.3004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser driven XUV sources: High-harmonic and OFI X-ray laser studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (PR2), pp.Pr2-175 - Pr2-180. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal melting in semiconductors measured at femtosecond resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rischel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Uschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 410, pp.65-68. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35065045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Soft X-Ray Laser by Temporal Ionization Gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Belek, Turkey. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2015.7179997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of dense injection-seeded Ni-like Krypton plasma amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2187034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Development of Laser Driven Secondary Sources at PALS and ELI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albrecht,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on X-Ray Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Fort Collins, CO, United States. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19521-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Coherence and Spectral Linewidth of Neon-Like XUV Lasers Pumped in the Quasi-steady State Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bohacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Lasers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp 175-180, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tens of GW peak power plasma-based soft X-ray laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. T. Le,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ros,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2024024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of x-ray sources using PW laser systems at APRI GIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung Taek Kim,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoung Hwan Lee,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeok Yun,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jong Kim,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chul Min Kim,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2023922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Density Optical-Field-Ionization Soft X-Ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.27 GW Soft X-Ray Pulse Using a Plasma-Based Amplification Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical Betatron and Compton x-ray sources and application to phase contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/QELS.2012.QW3F.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spectrale des lasers XUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX 2010 - 10e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Porquerolles, France. pp.91-97, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2011013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatio-temporelle d'un laser XUV injecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dourdan, France. pp.51, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2009009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on soft-X-ray lasers at LOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th X-ray Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beijing, China. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId340"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Helk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasawat Jamnuch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hoffmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kabacinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe2265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Oubrerie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abf88f" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021081v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuitje" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mart&#237;nez Gil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-00424-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.10.011061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03025999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021999" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaith" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oumbarek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55209-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nefedova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Finke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.008871" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01774109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cotelo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.023203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giannessi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07786" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400947v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.023848" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401239v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app3030581" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoujun Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Yin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164099v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.246" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964900v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacquemot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ch&#233;ron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4912-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63WBTZX9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164111v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.82" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401374v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004341" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164270v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002426" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746804v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004346" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013811" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508815v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001326" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.063833" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/24001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572608v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515841" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508897v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/8/083033" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velarde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002640" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hauri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00123-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-717T777L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508903v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chalupsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cihelka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vy&#353;&#237;n" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000208" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515342v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P. Hauri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.00B161" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275101v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir Al Miev" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515700v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001498" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526135v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lambert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andreev" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudaa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.200710047" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SN1540N3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bettaibi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573839v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farinet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.033801" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522414v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Mckenna" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Spence" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.013804" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522466v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyko" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th.A. Planchon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reitze" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522400v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Bettaibi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034605050500" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GXCVHQQ5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika Auge-Rochereau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127028" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274825v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522717v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Upcraft" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1436-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F4P3SBB3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522630v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02883" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TL61M6VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522744v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Gonsalves" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Hooker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.023821" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522729v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1478-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MW2NB74B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574266v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/37/13/004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PGWMZ5ZB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522516v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2004.838039" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523047v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee M. Upcraft" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Pittman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haroutunian" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000195" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522785v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weihe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kazamias" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haroutunian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030608" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521140v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notebaert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000221" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522997v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.033819" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523091v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Mckenna" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Spence" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Hooker" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.205001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522779v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Weihe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Planchon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030607" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523023v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.193901" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522988v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030618" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523166v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Upcraft" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.253901" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523268v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400200797" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LCDJMR3K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523226v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chambaret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hulin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martino" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.065005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523135v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00193-0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KQWKXSJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523485v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001233" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NK5GKTC7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523521v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rischel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uschmann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35065045" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523500v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402267v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179997" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402233v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2187034" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973975v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Meng" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klisnick" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohacek" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krus" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_28" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402217v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht," TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19521-6_4" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402067v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Taek Kim," TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Hwan Lee," TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeok Yun," TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jong Kim," TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chul Min Kim," TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2023922" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402111v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo," TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li," TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le," TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros," TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024024" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401599v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_33" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401771v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401572v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_40" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600705v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Meng" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011013" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282147v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jamelot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Helk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasawat Jamnuch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hoffmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kabacinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe2265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Oubrerie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abf88f" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021081v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuitje" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mart&#237;nez Gil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-00424-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.10.011061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03025999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021999" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaith" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oumbarek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55209-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nefedova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Finke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.008871" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01774109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cotelo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.023203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giannessi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07786" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.023848" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401239v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app3030581" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoujun Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Yin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.82" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacquemot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ch&#233;ron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4912-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63WBTZX9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004341" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164099v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.246" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746804v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004346" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164270v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002426" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013811" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508797v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.063833" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508825v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/24001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572608v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515841" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001326" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508884v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velarde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002640" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508897v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/8/083033" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508903v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chalupsky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cihelka" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vy&#353;&#237;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000208" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P. Hauri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.00B161" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573298v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hauri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00123-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-717T777L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275101v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir Al Miev" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515700v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001498" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526135v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lambert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andreev" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudaa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.200710047" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SN1540N3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573839v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bettaibi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farinet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.033801" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274819v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522400v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Bettaibi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034605050500" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GXCVHQQ5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522414v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Mckenna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Spence" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.013804" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522466v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th.A. Planchon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reitze" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika Auge-Rochereau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127028" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274825v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522744v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Gonsalves" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Hooker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.023821" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522729v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1478-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MW2NB74B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574266v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/37/13/004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PGWMZ5ZB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522516v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2004.838039" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522630v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02883" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TL61M6VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522717v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Upcraft" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1436-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F4P3SBB3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523091v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Mckenna" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Spence" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Hooker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.205001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522997v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kazamias" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weihe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.033819" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521140v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notebaert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000221" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523047v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee M. Upcraft" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Pittman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haroutunian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000195" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522785v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haroutunian" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030608" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522779v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Weihe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Planchon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030607" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523023v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.193901" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522988v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030618" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523226v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chambaret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hulin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martino" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.065005" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523135v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00193-0" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KQWKXSJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523166v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Upcraft" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.253901" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523268v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400200797" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LCDJMR3K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523500v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3004" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523485v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001233" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NK5GKTC7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523521v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rischel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uschmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35065045" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402267v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179997" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402233v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2187034" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402217v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht," TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19521-6_4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973975v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Meng" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klisnick" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohacek" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krus" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_28" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402111v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo," TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li," TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le," TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros," TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024024" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402067v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Taek Kim," TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Hwan Lee," TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeok Yun," TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jong Kim," TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chul Min Kim," TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2023922" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401572v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_40" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401599v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_33" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401771v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.4" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600705v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Meng" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011013" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282147v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jamelot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>