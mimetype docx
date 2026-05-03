--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Sebban </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe FLEX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sources de rayons X par plasma-laser</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top extreme ultraviolet second harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Helk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasawat Jamnuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (21), pp.eabe2265. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abe2265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and control of main spatio-temporal couplings in a CPA laser chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosta Oubrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (6), pp.06LT01. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/abf88f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear ionization dynamics of hot dense plasma observed in a laser-plasma amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tuitje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martínez Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Helk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.187. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-020-00424-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard X Rays from Laser-Wakefield Accelerators in Density Tailored Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Smartsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.011061. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevx.10.011061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring shot-to-shot variations of soft x-ray sources using aluminum foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tafzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91 (10), pp.103001. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0021999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable High Spatio-Spectral Purity Undulator Radiation from a Transported Laser Plasma Accelerated Electron Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oumbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.19020. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-55209-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-flux source of coherent XUV pulses for user applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nefedova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (6), pp.8871. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.008871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic evolution of plasma waveguides for soft-x-ray amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cotelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (2), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.97.023203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward compact and ultra-intense laser-based soft x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.014030. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aa8aaf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of relativistic electron beam focusing by a laser-plasma lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Döpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.6860. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.817 - 821. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial properties of odd and even low order harmonics generated in gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giannessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.7786. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-regulated propagation of intense infrared pulses in elongated soft-x-ray plasma amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (2), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.92.023848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.6167. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Chirped Pulse Amplification: towards GW Soft X-ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences (Bucureş..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.581 - 592. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app3030581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront improvement in an injection-seeded soft x-ray laser based on a solid-target plasma amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoujun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (20), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.004011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical Compton gamma-ray source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tafzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.308-311. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2012.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced ultrafast demagnetization in the presence of a nanoscale magnetic domain network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.999. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump requirements for betatron-generated femtosecond X-ray laser at saturation from inner-shell transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (4), pp.809-816. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-012-4912-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft x-ray plasma-based seeded multistage amplification chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (20), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.004341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for multi-tens of GW fully coherent femtosecond soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (11), pp.764-767. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2012.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization control of high order harmonics in the EUV photon energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4346-4356. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot phase contrast imaging using laser-produced Betatron x-ray beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (13), pp. 2426-2428. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.002426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (5), pp.54003. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/94/54003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of natural and forced amplification regimes in plasma-based soft-x-ray lasers seeded by high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (1), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.84.013811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of spectral gain narrowing in a high-order harmonic seeded soft-x-ray amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (6), pp.063833. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.063833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (4), pp.753-759. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free high-harmonic source generated with a two-colour field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (2), pp.24001. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/89/24001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel spatial profile of a soft x-ray laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (23), pp.231106. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3515841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier-limited seeded soft x-ray laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (9), pp.1326-1328. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.001326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of soft x-ray amplifier by tailoring plasma hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (17), pp.2640-2642. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized kHz two-colour high harmonic source for seeding free-electron lasers and plasma-based soft x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (8), pp.083033. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/11/8/083033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (16), pp.2438-2440. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal desorption/ablation of molecular solids induced by ultra-short soft x-ray pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chalupsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Juha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hájková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cihelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vyšín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1), pp.208-217. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.000208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order harmonic wave fronts generated with controlled astigmatic infrared laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Marchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (7), pp.B161-B166. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.25.00B161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the wave front of high order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (3), pp.459-463. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2008-00123-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigations o spectral and temporal properties of seede soft x-rays lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ir Al Miev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.67020B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a spatial filtering amplifier for high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (11), pp.1498-1500. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.001498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Ion Temperature in a Plasma Created by Optical Field Ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (4-5), pp.352-359. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ctpp.200710047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the collisionally pumped optical-field-ionized soft-x-ray laser at 41.8 nm driven in capillary tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (3), pp.033801. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.73.033801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the collisionally pumped optical-field-ionized soft-x-ray laser at 4.18nm driven in capillary tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.033801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in optical-field-ionization soft X-ray lasers at LOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (03), pp.351-356. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263034605050500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatic enhancement of xuv laser output using a multimode gas-filled capillary waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (1), pp.013804. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.71.013804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Tailoring of High Harmonic Generation by Adaptative Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th.A. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reitze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (4), pp.616-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la génération d'harmoniques anormales d'ordre élevé à basse intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.181-185. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Time-Resolved X-Ray laser gain measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.173902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">41.8-nm Xe8+ laser driven in a plasma waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Hooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.023821. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.70.023821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of anomalous high harmonics at low intensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.845-849. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1478-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (13), pp.2661-2675. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/37/13/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on Collisionally Pumped Optical-Field-Ionization Soft X-Ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (6), pp.1351-1362. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2004.838039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-intensity highly coherent soft X-ray femtosecond laser seeded by a high harmonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of collisionally pumped optical-field-ionization soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.939-944. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Collisionally Excited Optical-Field-Ionization XUV Laser Driven in a Plasma Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Hooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91 (20), pp.205001. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.205001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of high-contrast coherence fringes in high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (3), pp.033819. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.68.033819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromatic x-ray production in helium from a femtosecond high-intensity laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.221-223. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of collisionally pumped optical field ionization soft-x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moana Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.195-202. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la dynamique couplée de propagation et d'ionisation d'une impulsion laser - Application au laser X-OFI ou à la génération d'harmoniques d'ordres élevés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.109 - 112. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la génération d'harmoniques par des faisceaux tronqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.105 - 108. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization of High Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (19), pp.193901. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.193901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers XUV collisionnels pompés par des lasers femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.161 - 164. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterium-Deuterium Fusion Dynamics in Low-Density Molecular-Cluster Jets Irradiated by Intense Ultrafast Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (6), pp.065005. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.065005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order harmonic generation optimization with an apertured laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (3), pp.353 - 359. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2002-00193-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Ni-Like Kr Optical-Field-Ionization Collisional Soft X-Ray Laser at 32.8 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (25), pp.253901. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.253901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order-harmonic generation: towards laser-induced phase-matching control and relativistic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 74 (6), pp.509-515. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003400200797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturated Amplification of a Collisionally Pumped Optical-Field-Ionization Soft X-Ray Laser at 41.8 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86 (14), pp.3004-3007. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.3004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser driven XUV sources: High-harmonic and OFI X-ray laser studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (PR2), pp.Pr2-175 - Pr2-180. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal melting in semiconductors measured at femtosecond resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rischel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Uschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 410, pp.65-68. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35065045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Soft X-Ray Laser by Temporal Ionization Gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Belek, Turkey. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2015.7179997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of dense injection-seeded Ni-like Krypton plasma amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2187034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Development of Laser Driven Secondary Sources at PALS and ELI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albrecht,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on X-Ray Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Fort Collins, CO, United States. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19521-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Coherence and Spectral Linewidth of Neon-Like XUV Lasers Pumped in the Quasi-steady State Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bohacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Lasers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp 175-180, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tens of GW peak power plasma-based soft X-ray laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. T. Le,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ros,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2024024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of x-ray sources using PW laser systems at APRI GIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung Taek Kim,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoung Hwan Lee,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeok Yun,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jong Kim,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chul Min Kim,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2023922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Density Optical-Field-Ionization Soft X-Ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.27 GW Soft X-Ray Pulse Using a Plasma-Based Amplification Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical Betatron and Compton x-ray sources and application to phase contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/QELS.2012.QW3F.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spectrale des lasers XUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX 2010 - 10e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Porquerolles, France. pp.91-97, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2011013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatio-temporelle d'un laser XUV injecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dourdan, France. pp.51, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2009009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on soft-X-ray lasers at LOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th X-ray Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beijing, China. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId340"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Sebban </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe FLEX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sources de rayons X par plasma-laser</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top extreme ultraviolet second harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Helk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasawat Jamnuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (21), pp.eabe2265. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abe2265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and control of main spatio-temporal couplings in a CPA laser chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosta Oubrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (6), pp.06LT01. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/abf88f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear ionization dynamics of hot dense plasma observed in a laser-plasma amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tuitje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martínez Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Helk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.187. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-020-00424-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard X Rays from Laser-Wakefield Accelerators in Density Tailored Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Smartsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.011061. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevx.10.011061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring shot-to-shot variations of soft x-ray sources using aluminum foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tafzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91 (10), pp.103001. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0021999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable High Spatio-Spectral Purity Undulator Radiation from a Transported Laser Plasma Accelerated Electron Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oumbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.19020. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-55209-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-flux source of coherent XUV pulses for user applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nefedova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (6), pp.8871. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.008871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic evolution of plasma waveguides for soft-x-ray amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cotelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (2), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.97.023203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward compact and ultra-intense laser-based soft x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.014030. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aa8aaf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.6167. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of relativistic electron beam focusing by a laser-plasma lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Döpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.6860. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial properties of odd and even low order harmonics generated in gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giannessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.7786. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-regulated propagation of intense infrared pulses in elongated soft-x-ray plasma amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (2), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.92.023848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Chirped Pulse Amplification: towards GW Soft X-ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences (Bucureş..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.581 - 592. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app3030581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront improvement in an injection-seeded soft x-ray laser based on a solid-target plasma amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoujun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (20), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.004011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for multi-tens of GW fully coherent femtosecond soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (11), pp.764-767. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2012.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced ultrafast demagnetization in the presence of a nanoscale magnetic domain network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.999. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical Compton gamma-ray source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tafzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.308-311. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2012.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump requirements for betatron-generated femtosecond X-ray laser at saturation from inner-shell transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (4), pp.809-816. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-012-4912-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft x-ray plasma-based seeded multistage amplification chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (20), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.004341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization control of high order harmonics in the EUV photon energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4346-4356. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot phase contrast imaging using laser-produced Betatron x-ray beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (13), pp. 2426-2428. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.002426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (5), pp.54003. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/94/54003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of natural and forced amplification regimes in plasma-based soft-x-ray lasers seeded by high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (1), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.84.013811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier-limited seeded soft x-ray laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (9), pp.1326-1328. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.001326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of spectral gain narrowing in a high-order harmonic seeded soft-x-ray amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (6), pp.063833. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.063833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (4), pp.753-759. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free high-harmonic source generated with a two-colour field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (2), pp.24001. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/89/24001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel spatial profile of a soft x-ray laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (23), pp.231106. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3515841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized kHz two-colour high harmonic source for seeding free-electron lasers and plasma-based soft x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (8), pp.083033. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/11/8/083033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of soft x-ray amplifier by tailoring plasma hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (17), pp.2640-2642. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (16), pp.2438-2440. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the wave front of high order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (3), pp.459-463. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2008-00123-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal desorption/ablation of molecular solids induced by ultra-short soft x-ray pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chalupsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Juha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hájková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cihelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vyšín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1), pp.208-217. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.000208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order harmonic wave fronts generated with controlled astigmatic infrared laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Marchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (7), pp.B161-B166. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.25.00B161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigations o spectral and temporal properties of seede soft x-rays lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ir Al Miev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.67020B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a spatial filtering amplifier for high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (11), pp.1498-1500. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.001498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Ion Temperature in a Plasma Created by Optical Field Ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (4-5), pp.352-359. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ctpp.200710047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the collisionally pumped optical-field-ionized soft-x-ray laser at 41.8 nm driven in capillary tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (3), pp.033801. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.73.033801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the collisionally pumped optical-field-ionized soft-x-ray laser at 4.18nm driven in capillary tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.033801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in optical-field-ionization soft X-ray lasers at LOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (03), pp.351-356. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263034605050500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatic enhancement of xuv laser output using a multimode gas-filled capillary waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (1), pp.013804. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.71.013804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Tailoring of High Harmonic Generation by Adaptative Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th.A. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reitze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (4), pp.616-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Time-Resolved X-Ray laser gain measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.173902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la génération d'harmoniques anormales d'ordre élevé à basse intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.181-185. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of collisionally pumped optical-field-ionization soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.939-944. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-intensity highly coherent soft X-ray femtosecond laser seeded by a high harmonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">41.8-nm Xe8+ laser driven in a plasma waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Hooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.023821. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.70.023821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (13), pp.2661-2675. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/37/13/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of anomalous high harmonics at low intensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.845-849. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1478-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on Collisionally Pumped Optical-Field-Ionization Soft X-Ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (6), pp.1351-1362. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2004.838039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of high-contrast coherence fringes in high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (3), pp.033819. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.68.033819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Collisionally Excited Optical-Field-Ionization XUV Laser Driven in a Plasma Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Hooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91 (20), pp.205001. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.205001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromatic x-ray production in helium from a femtosecond high-intensity laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.221-223. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of collisionally pumped optical field ionization soft-x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moana Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.195-202. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la dynamique couplée de propagation et d'ionisation d'une impulsion laser - Application au laser X-OFI ou à la génération d'harmoniques d'ordres élevés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.109 - 112. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la génération d'harmoniques par des faisceaux tronqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.105 - 108. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization of High Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (19), pp.193901. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.193901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers XUV collisionnels pompés par des lasers femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.161 - 164. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Ni-Like Kr Optical-Field-Ionization Collisional Soft X-Ray Laser at 32.8 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (25), pp.253901. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.253901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order-harmonic generation: towards laser-induced phase-matching control and relativistic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 74 (6), pp.509-515. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003400200797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterium-Deuterium Fusion Dynamics in Low-Density Molecular-Cluster Jets Irradiated by Intense Ultrafast Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (6), pp.065005. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.065005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order harmonic generation optimization with an apertured laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (3), pp.353 - 359. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2002-00193-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturated Amplification of a Collisionally Pumped Optical-Field-Ionization Soft X-Ray Laser at 41.8 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86 (14), pp.3004-3007. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.3004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser driven XUV sources: High-harmonic and OFI X-ray laser studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (PR2), pp.Pr2-175 - Pr2-180. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal melting in semiconductors measured at femtosecond resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rischel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Uschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 410, pp.65-68. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35065045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Soft X-Ray Laser by Temporal Ionization Gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Belek, Turkey. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2015.7179997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of dense injection-seeded Ni-like Krypton plasma amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2187034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Coherence and Spectral Linewidth of Neon-Like XUV Lasers Pumped in the Quasi-steady State Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bohacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Lasers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp 175-180, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Development of Laser Driven Secondary Sources at PALS and ELI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albrecht,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on X-Ray Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Fort Collins, CO, United States. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19521-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of x-ray sources using PW laser systems at APRI GIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung Taek Kim,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoung Hwan Lee,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeok Yun,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jong Kim,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chul Min Kim,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2023922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tens of GW peak power plasma-based soft X-ray laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. T. Le,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ros,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2024024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.27 GW Soft X-Ray Pulse Using a Plasma-Based Amplification Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical Betatron and Compton x-ray sources and application to phase contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/QELS.2012.QW3F.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Density Optical-Field-Ionization Soft X-Ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spectrale des lasers XUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX 2010 - 10e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Porquerolles, France. pp.91-97, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2011013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatio-temporelle d'un laser XUV injecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dourdan, France. pp.51, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2009009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on soft-X-ray lasers at LOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th X-ray Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beijing, China. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId338"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Helk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasawat Jamnuch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hoffmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kabacinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe2265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Oubrerie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abf88f" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021081v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuitje" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mart&#237;nez Gil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-00424-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.10.011061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03025999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021999" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaith" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oumbarek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55209-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nefedova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Finke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.008871" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01774109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cotelo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.023203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giannessi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07786" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.023848" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401239v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app3030581" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoujun Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Yin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.82" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacquemot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ch&#233;ron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4912-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63WBTZX9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004341" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164099v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.246" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746804v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004346" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164270v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002426" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013811" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508797v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.063833" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508825v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/24001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572608v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515841" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001326" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508884v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velarde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002640" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508897v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/8/083033" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508903v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chalupsky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cihelka" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vy&#353;&#237;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000208" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P. Hauri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.00B161" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573298v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hauri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00123-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-717T777L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275101v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir Al Miev" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515700v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001498" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526135v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lambert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andreev" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudaa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.200710047" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SN1540N3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573839v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bettaibi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farinet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.033801" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274819v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522400v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Bettaibi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034605050500" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GXCVHQQ5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522414v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Mckenna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Spence" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.013804" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522466v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th.A. Planchon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reitze" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika Auge-Rochereau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127028" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274825v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522744v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Gonsalves" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Hooker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.023821" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522729v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1478-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MW2NB74B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574266v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/37/13/004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PGWMZ5ZB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522516v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2004.838039" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522630v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02883" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TL61M6VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522717v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Upcraft" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1436-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F4P3SBB3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523091v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Mckenna" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Spence" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Hooker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.205001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522997v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kazamias" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weihe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.033819" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521140v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notebaert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000221" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523047v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee M. Upcraft" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Pittman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haroutunian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000195" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522785v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haroutunian" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030608" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522779v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Weihe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Planchon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030607" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523023v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.193901" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522988v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030618" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523226v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chambaret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hulin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martino" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.065005" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523135v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00193-0" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KQWKXSJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523166v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Upcraft" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.253901" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523268v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400200797" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LCDJMR3K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523500v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3004" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523485v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001233" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NK5GKTC7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523521v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rischel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uschmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35065045" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402267v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179997" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402233v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2187034" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402217v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht," TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19521-6_4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973975v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Meng" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klisnick" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohacek" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krus" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_28" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402111v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo," TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li," TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le," TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros," TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024024" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402067v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Taek Kim," TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Hwan Lee," TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeok Yun," TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jong Kim," TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chul Min Kim," TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2023922" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401572v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_40" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401599v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_33" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401771v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.4" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600705v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Meng" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011013" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282147v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jamelot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Helk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasawat Jamnuch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hoffmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kabacinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe2265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Oubrerie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abf88f" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021081v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuitje" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mart&#237;nez Gil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-00424-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.10.011061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03025999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021999" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaith" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oumbarek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55209-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nefedova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Finke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.008871" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01774109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cotelo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.023203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164374v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giannessi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07786" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400947v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.023848" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401239v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app3030581" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoujun Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Yin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.246" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.82" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964900v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacquemot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ch&#233;ron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4912-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63WBTZX9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401374v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004341" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746804v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004346" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002426" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013811" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508815v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001326" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508797v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.063833" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/24001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572608v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515841" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508897v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/8/083033" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508884v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velarde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002640" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573298v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hauri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00123-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-717T777L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508903v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chalupsky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cihelka" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vy&#353;&#237;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000208" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515342v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P. Hauri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.00B161" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275101v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir Al Miev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515700v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001498" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526135v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lambert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andreev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudaa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.200710047" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SN1540N3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573839v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bettaibi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farinet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.033801" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274819v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522400v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Bettaibi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034605050500" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GXCVHQQ5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522414v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Mckenna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Spence" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.013804" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522466v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyko" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th.A. Planchon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reitze" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274825v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522377v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika Auge-Rochereau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127028" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522717v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Upcraft" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1436-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F4P3SBB3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522630v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02883" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TL61M6VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522744v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Gonsalves" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Hooker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.023821" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574266v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/37/13/004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PGWMZ5ZB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522729v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1478-6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MW2NB74B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522516v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2004.838039" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522997v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kazamias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weihe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.033819" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523091v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Mckenna" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Spence" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Hooker" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.205001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521140v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notebaert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000221" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523047v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee M. Upcraft" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Pittman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haroutunian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000195" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522785v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haroutunian" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030608" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522779v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Weihe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Planchon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030607" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523023v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.193901" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522988v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030618" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523166v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Upcraft" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.253901" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523268v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400200797" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LCDJMR3K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523226v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chambaret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hulin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.065005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523135v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00193-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KQWKXSJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523500v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523485v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001233" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NK5GKTC7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523521v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rischel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uschmann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35065045" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402267v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179997" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402233v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2187034" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973975v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Meng" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klisnick" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohacek" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krus" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_28" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402217v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht," TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19521-6_4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402067v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Taek Kim," TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Hwan Lee," TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeok Yun," TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jong Kim," TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chul Min Kim," TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2023922" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402111v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo," TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li," TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le," TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros," TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024024" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401599v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_33" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401771v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401572v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_40" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600705v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Meng" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011013" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282147v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jamelot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>