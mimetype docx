--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Sebban </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe FLEX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sources de rayons X par plasma-laser</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top extreme ultraviolet second harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Helk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasawat Jamnuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (21), pp.eabe2265. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abe2265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and control of main spatio-temporal couplings in a CPA laser chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosta Oubrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (6), pp.06LT01. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/abf88f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear ionization dynamics of hot dense plasma observed in a laser-plasma amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tuitje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martínez Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Helk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.187. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-020-00424-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard X Rays from Laser-Wakefield Accelerators in Density Tailored Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Smartsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.011061. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevx.10.011061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring shot-to-shot variations of soft x-ray sources using aluminum foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tafzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91 (10), pp.103001. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0021999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable High Spatio-Spectral Purity Undulator Radiation from a Transported Laser Plasma Accelerated Electron Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oumbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.19020. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-55209-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-flux source of coherent XUV pulses for user applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nefedova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (6), pp.8871. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.008871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic evolution of plasma waveguides for soft-x-ray amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cotelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (2), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.97.023203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward compact and ultra-intense laser-based soft x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.014030. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aa8aaf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.6167. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of relativistic electron beam focusing by a laser-plasma lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Döpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.6860. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial properties of odd and even low order harmonics generated in gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giannessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.7786. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-regulated propagation of intense infrared pulses in elongated soft-x-ray plasma amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (2), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.92.023848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Chirped Pulse Amplification: towards GW Soft X-ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences (Bucureş..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.581 - 592. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app3030581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront improvement in an injection-seeded soft x-ray laser based on a solid-target plasma amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoujun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (20), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.004011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for multi-tens of GW fully coherent femtosecond soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (11), pp.764-767. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2012.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced ultrafast demagnetization in the presence of a nanoscale magnetic domain network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.999. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical Compton gamma-ray source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tafzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.308-311. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2012.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump requirements for betatron-generated femtosecond X-ray laser at saturation from inner-shell transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (4), pp.809-816. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-012-4912-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft x-ray plasma-based seeded multistage amplification chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (20), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.004341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization control of high order harmonics in the EUV photon energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4346-4356. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot phase contrast imaging using laser-produced Betatron x-ray beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (13), pp. 2426-2428. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.002426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (5), pp.54003. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/94/54003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of natural and forced amplification regimes in plasma-based soft-x-ray lasers seeded by high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (1), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.84.013811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier-limited seeded soft x-ray laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (9), pp.1326-1328. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.001326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of spectral gain narrowing in a high-order harmonic seeded soft-x-ray amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (6), pp.063833. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.063833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (4), pp.753-759. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free high-harmonic source generated with a two-colour field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (2), pp.24001. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/89/24001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel spatial profile of a soft x-ray laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (23), pp.231106. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3515841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized kHz two-colour high harmonic source for seeding free-electron lasers and plasma-based soft x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (8), pp.083033. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/11/8/083033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of soft x-ray amplifier by tailoring plasma hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (17), pp.2640-2642. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (16), pp.2438-2440. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the wave front of high order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (3), pp.459-463. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2008-00123-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal desorption/ablation of molecular solids induced by ultra-short soft x-ray pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chalupsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Juha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hájková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cihelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vyšín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1), pp.208-217. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.000208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order harmonic wave fronts generated with controlled astigmatic infrared laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Marchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (7), pp.B161-B166. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.25.00B161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigations o spectral and temporal properties of seede soft x-rays lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ir Al Miev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.67020B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a spatial filtering amplifier for high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (11), pp.1498-1500. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.001498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Ion Temperature in a Plasma Created by Optical Field Ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (4-5), pp.352-359. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ctpp.200710047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the collisionally pumped optical-field-ionized soft-x-ray laser at 41.8 nm driven in capillary tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (3), pp.033801. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.73.033801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the collisionally pumped optical-field-ionized soft-x-ray laser at 4.18nm driven in capillary tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.033801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in optical-field-ionization soft X-ray lasers at LOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (03), pp.351-356. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263034605050500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatic enhancement of xuv laser output using a multimode gas-filled capillary waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (1), pp.013804. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.71.013804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Tailoring of High Harmonic Generation by Adaptative Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th.A. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reitze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (4), pp.616-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Time-Resolved X-Ray laser gain measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.173902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la génération d'harmoniques anormales d'ordre élevé à basse intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.181-185. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of collisionally pumped optical-field-ionization soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.939-944. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-intensity highly coherent soft X-ray femtosecond laser seeded by a high harmonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">41.8-nm Xe8+ laser driven in a plasma waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Hooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.023821. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.70.023821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (13), pp.2661-2675. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/37/13/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of anomalous high harmonics at low intensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.845-849. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1478-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on Collisionally Pumped Optical-Field-Ionization Soft X-Ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (6), pp.1351-1362. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2004.838039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of high-contrast coherence fringes in high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (3), pp.033819. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.68.033819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Collisionally Excited Optical-Field-Ionization XUV Laser Driven in a Plasma Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Hooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91 (20), pp.205001. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.205001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromatic x-ray production in helium from a femtosecond high-intensity laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.221-223. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of collisionally pumped optical field ionization soft-x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moana Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.195-202. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la dynamique couplée de propagation et d'ionisation d'une impulsion laser - Application au laser X-OFI ou à la génération d'harmoniques d'ordres élevés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.109 - 112. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la génération d'harmoniques par des faisceaux tronqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.105 - 108. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization of High Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (19), pp.193901. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.193901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers XUV collisionnels pompés par des lasers femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.161 - 164. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Ni-Like Kr Optical-Field-Ionization Collisional Soft X-Ray Laser at 32.8 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (25), pp.253901. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.253901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order-harmonic generation: towards laser-induced phase-matching control and relativistic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 74 (6), pp.509-515. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003400200797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterium-Deuterium Fusion Dynamics in Low-Density Molecular-Cluster Jets Irradiated by Intense Ultrafast Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (6), pp.065005. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.065005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order harmonic generation optimization with an apertured laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (3), pp.353 - 359. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2002-00193-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturated Amplification of a Collisionally Pumped Optical-Field-Ionization Soft X-Ray Laser at 41.8 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86 (14), pp.3004-3007. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.3004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser driven XUV sources: High-harmonic and OFI X-ray laser studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (PR2), pp.Pr2-175 - Pr2-180. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal melting in semiconductors measured at femtosecond resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rischel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Uschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 410, pp.65-68. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35065045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Soft X-Ray Laser by Temporal Ionization Gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Belek, Turkey. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2015.7179997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of dense injection-seeded Ni-like Krypton plasma amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2187034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Coherence and Spectral Linewidth of Neon-Like XUV Lasers Pumped in the Quasi-steady State Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bohacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Lasers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp 175-180, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Development of Laser Driven Secondary Sources at PALS and ELI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albrecht,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on X-Ray Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Fort Collins, CO, United States. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19521-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of x-ray sources using PW laser systems at APRI GIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung Taek Kim,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoung Hwan Lee,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeok Yun,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jong Kim,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chul Min Kim,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2023922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tens of GW peak power plasma-based soft X-ray laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. T. Le,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ros,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2024024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.27 GW Soft X-Ray Pulse Using a Plasma-Based Amplification Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical Betatron and Compton x-ray sources and application to phase contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/QELS.2012.QW3F.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Density Optical-Field-Ionization Soft X-Ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spectrale des lasers XUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX 2010 - 10e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Porquerolles, France. pp.91-97, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2011013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatio-temporelle d'un laser XUV injecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dourdan, France. pp.51, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2009009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on soft-X-ray lasers at LOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th X-ray Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beijing, China. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId338"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Sebban </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe FLEX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sources de rayons X par plasma-laser</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top extreme ultraviolet second harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Helk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasawat Jamnuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (21), pp.eabe2265. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abe2265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and control of main spatio-temporal couplings in a CPA laser chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosta Oubrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (6), pp.06LT01. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/abf88f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear ionization dynamics of hot dense plasma observed in a laser-plasma amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tuitje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martínez Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Helk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.187. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-020-00424-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard X Rays from Laser-Wakefield Accelerators in Density Tailored Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Smartsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.011061. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevx.10.011061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring shot-to-shot variations of soft x-ray sources using aluminum foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tafzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91 (10), pp.103001. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0021999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable High Spatio-Spectral Purity Undulator Radiation from a Transported Laser Plasma Accelerated Electron Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oumbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.19020. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-55209-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-flux source of coherent XUV pulses for user applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nefedova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (6), pp.8871. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.008871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic evolution of plasma waveguides for soft-x-ray amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cotelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (2), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.97.023203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward compact and ultra-intense laser-based soft x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.014030. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aa8aaf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of relativistic electron beam focusing by a laser-plasma lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Döpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.6860. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial properties of odd and even low order harmonics generated in gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giannessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.7786. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-regulated propagation of intense infrared pulses in elongated soft-x-ray plasma amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (2), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.92.023848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.6167. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Chirped Pulse Amplification: towards GW Soft X-ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences (Bucureş..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.581 - 592. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app3030581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront improvement in an injection-seeded soft x-ray laser based on a solid-target plasma amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoujun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (20), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.004011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced ultrafast demagnetization in the presence of a nanoscale magnetic domain network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.999. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical Compton gamma-ray source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tafzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.308-311. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2012.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump requirements for betatron-generated femtosecond X-ray laser at saturation from inner-shell transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (4), pp.809-816. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-012-4912-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft x-ray plasma-based seeded multistage amplification chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (20), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.004341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for multi-tens of GW fully coherent femtosecond soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (11), pp.764-767. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2012.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization control of high order harmonics in the EUV photon energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4346-4356. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot phase contrast imaging using laser-produced Betatron x-ray beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (13), pp. 2426-2428. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.002426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (5), pp.54003. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/94/54003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of natural and forced amplification regimes in plasma-based soft-x-ray lasers seeded by high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (1), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.84.013811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of spectral gain narrowing in a high-order harmonic seeded soft-x-ray amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (6), pp.063833. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.063833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (4), pp.753-759. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free high-harmonic source generated with a two-colour field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (2), pp.24001. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/89/24001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel spatial profile of a soft x-ray laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (23), pp.231106. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3515841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier-limited seeded soft x-ray laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (9), pp.1326-1328. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.001326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized kHz two-colour high harmonic source for seeding free-electron lasers and plasma-based soft x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (8), pp.083033. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/11/8/083033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of soft x-ray amplifier by tailoring plasma hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (17), pp.2640-2642. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (16), pp.2438-2440. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal desorption/ablation of molecular solids induced by ultra-short soft x-ray pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chalupsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Juha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hájková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cihelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vyšín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1), pp.208-217. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.000208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order harmonic wave fronts generated with controlled astigmatic infrared laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Marchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (7), pp.B161-B166. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.25.00B161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the wave front of high order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (3), pp.459-463. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2008-00123-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigations o spectral and temporal properties of seede soft x-rays lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ir Al Miev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.67020B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a spatial filtering amplifier for high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (11), pp.1498-1500. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.001498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Ion Temperature in a Plasma Created by Optical Field Ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (4-5), pp.352-359. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ctpp.200710047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the collisionally pumped optical-field-ionized soft-x-ray laser at 41.8 nm driven in capillary tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (3), pp.033801. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.73.033801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the collisionally pumped optical-field-ionized soft-x-ray laser at 4.18nm driven in capillary tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.033801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in optical-field-ionization soft X-ray lasers at LOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (03), pp.351-356. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263034605050500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Tailoring of High Harmonic Generation by Adaptative Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th.A. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reitze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (4), pp.616-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatic enhancement of xuv laser output using a multimode gas-filled capillary waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (1), pp.013804. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.71.013804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Time-Resolved X-Ray laser gain measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.173902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la génération d'harmoniques anormales d'ordre élevé à basse intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.181-185. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">41.8-nm Xe8+ laser driven in a plasma waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Hooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.023821. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.70.023821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (13), pp.2661-2675. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/37/13/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of anomalous high harmonics at low intensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.845-849. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1478-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on Collisionally Pumped Optical-Field-Ionization Soft X-Ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (6), pp.1351-1362. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2004.838039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of collisionally pumped optical-field-ionization soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.939-944. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-intensity highly coherent soft X-ray femtosecond laser seeded by a high harmonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of high-contrast coherence fringes in high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (3), pp.033819. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.68.033819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Collisionally Excited Optical-Field-Ionization XUV Laser Driven in a Plasma Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Hooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91 (20), pp.205001. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.205001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromatic x-ray production in helium from a femtosecond high-intensity laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.221-223. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of collisionally pumped optical field ionization soft-x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moana Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.195-202. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la dynamique couplée de propagation et d'ionisation d'une impulsion laser - Application au laser X-OFI ou à la génération d'harmoniques d'ordres élevés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.109 - 112. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la génération d'harmoniques par des faisceaux tronqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.105 - 108. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization of High Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (19), pp.193901. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.193901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers XUV collisionnels pompés par des lasers femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.161 - 164. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterium-Deuterium Fusion Dynamics in Low-Density Molecular-Cluster Jets Irradiated by Intense Ultrafast Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (6), pp.065005. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.065005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order harmonic generation optimization with an apertured laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (3), pp.353 - 359. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2002-00193-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Ni-Like Kr Optical-Field-Ionization Collisional Soft X-Ray Laser at 32.8 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (25), pp.253901. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.253901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order-harmonic generation: towards laser-induced phase-matching control and relativistic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 74 (6), pp.509-515. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003400200797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturated Amplification of a Collisionally Pumped Optical-Field-Ionization Soft X-Ray Laser at 41.8 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86 (14), pp.3004-3007. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.3004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal melting in semiconductors measured at femtosecond resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rischel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Uschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 410, pp.65-68. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35065045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser driven XUV sources: High-harmonic and OFI X-ray laser studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (PR2), pp.Pr2-175 - Pr2-180. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Soft X-Ray Laser by Temporal Ionization Gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Belek, Turkey. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2015.7179997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of dense injection-seeded Ni-like Krypton plasma amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2187034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Development of Laser Driven Secondary Sources at PALS and ELI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albrecht,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on X-Ray Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Fort Collins, CO, United States. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19521-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Coherence and Spectral Linewidth of Neon-Like XUV Lasers Pumped in the Quasi-steady State Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bohacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Lasers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp 175-180, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tens of GW peak power plasma-based soft X-ray laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. T. Le,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ros,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2024024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of x-ray sources using PW laser systems at APRI GIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung Taek Kim,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoung Hwan Lee,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeok Yun,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jong Kim,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chul Min Kim,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2023922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Density Optical-Field-Ionization Soft X-Ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.27 GW Soft X-Ray Pulse Using a Plasma-Based Amplification Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical Betatron and Compton x-ray sources and application to phase contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/QELS.2012.QW3F.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spectrale des lasers XUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVX 2010 - 10e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Porquerolles, France. pp.91-97, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2011013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatio-temporelle d'un laser XUV injecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dourdan, France. pp.51, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2009009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on soft-X-ray lasers at LOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th X-ray Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beijing, China. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId338"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Helk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasawat Jamnuch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hoffmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kabacinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe2265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Oubrerie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abf88f" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021081v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuitje" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mart&#237;nez Gil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-00424-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.10.011061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03025999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021999" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaith" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oumbarek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55209-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nefedova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Finke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.008871" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01774109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cotelo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.023203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164374v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giannessi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07786" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400947v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.023848" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401239v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app3030581" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoujun Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Yin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.246" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.82" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964900v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacquemot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ch&#233;ron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4912-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63WBTZX9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401374v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004341" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746804v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004346" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002426" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013811" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508815v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001326" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508797v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.063833" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/24001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572608v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515841" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508897v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/8/083033" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508884v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velarde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002640" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573298v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hauri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00123-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-717T777L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508903v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chalupsky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cihelka" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vy&#353;&#237;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000208" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515342v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P. Hauri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.00B161" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275101v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir Al Miev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515700v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001498" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526135v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lambert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andreev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudaa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.200710047" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SN1540N3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573839v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bettaibi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farinet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.033801" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274819v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522400v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Bettaibi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034605050500" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GXCVHQQ5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522414v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Mckenna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Spence" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.013804" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522466v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyko" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th.A. Planchon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reitze" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274825v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522377v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika Auge-Rochereau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127028" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522717v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Upcraft" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1436-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F4P3SBB3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522630v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02883" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TL61M6VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522744v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Gonsalves" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Hooker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.023821" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574266v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/37/13/004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PGWMZ5ZB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522729v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1478-6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MW2NB74B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522516v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2004.838039" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522997v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kazamias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weihe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.033819" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523091v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Mckenna" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Spence" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Hooker" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.205001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521140v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notebaert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000221" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523047v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee M. Upcraft" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Pittman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haroutunian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000195" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522785v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haroutunian" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030608" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522779v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Weihe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Planchon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030607" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523023v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.193901" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522988v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030618" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523166v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Upcraft" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.253901" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523268v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400200797" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LCDJMR3K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523226v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chambaret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hulin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.065005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523135v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00193-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KQWKXSJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523500v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523485v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001233" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NK5GKTC7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523521v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rischel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uschmann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35065045" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402267v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179997" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402233v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2187034" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973975v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Meng" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klisnick" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohacek" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krus" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_28" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402217v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht," TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19521-6_4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402067v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Taek Kim," TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Hwan Lee," TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeok Yun," TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jong Kim," TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chul Min Kim," TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2023922" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402111v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo," TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li," TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le," TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros," TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024024" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401599v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_33" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401771v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401572v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_40" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600705v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Meng" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011013" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282147v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jamelot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Helk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasawat Jamnuch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hoffmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kabacinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe2265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Oubrerie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abf88f" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021081v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuitje" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mart&#237;nez Gil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-00424-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.10.011061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03025999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021999" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaith" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oumbarek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55209-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nefedova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Finke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.008871" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01774109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cotelo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.023203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giannessi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07786" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400947v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.023848" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401239v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app3030581" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoujun Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Yin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.82" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964900v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacquemot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ch&#233;ron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4912-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63WBTZX9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401374v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004341" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164099v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.246" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746804v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004346" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002426" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013811" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508797v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.063833" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508825v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/24001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515841" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001326" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508897v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/8/083033" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508884v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velarde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002640" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508903v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chalupsky" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cihelka" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vy&#353;&#237;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000208" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515342v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P. Hauri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.00B161" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573298v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hauri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00123-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-717T777L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275101v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir Al Miev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515700v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001498" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526135v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lambert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andreev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudaa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.200710047" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SN1540N3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573839v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bettaibi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farinet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.033801" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274819v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522400v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Bettaibi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034605050500" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GXCVHQQ5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522466v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th.A. Planchon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reitze" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522414v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Mckenna" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Spence" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.013804" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274825v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522377v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika Auge-Rochereau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127028" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522744v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Gonsalves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Hooker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.023821" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574266v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/37/13/004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PGWMZ5ZB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522729v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1478-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MW2NB74B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522516v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2004.838039" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522717v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Upcraft" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1436-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F4P3SBB3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522630v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02883" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TL61M6VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522997v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kazamias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weihe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.033819" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523091v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Mckenna" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Spence" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Hooker" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.205001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521140v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notebaert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000221" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523047v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee M. Upcraft" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Pittman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haroutunian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000195" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522785v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haroutunian" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030608" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522779v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Weihe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Planchon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030607" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523023v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.193901" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522988v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030618" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523226v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chambaret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hulin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martino" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.065005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523135v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00193-0" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KQWKXSJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523166v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Upcraft" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.253901" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523268v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400200797" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LCDJMR3K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523500v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rischel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uschmann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35065045" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523485v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001233" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NK5GKTC7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402267v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179997" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402233v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2187034" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402217v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht," TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19521-6_4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973975v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Meng" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klisnick" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohacek" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krus" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_28" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402111v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo," TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li," TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le," TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros," TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024024" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402067v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Taek Kim," TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Hwan Lee," TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeok Yun," TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jong Kim," TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chul Min Kim," TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2023922" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401572v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_40" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401599v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_33" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401771v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600705v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Meng" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011013" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282147v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jamelot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>