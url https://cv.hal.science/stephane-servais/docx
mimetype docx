--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -718,617 +718,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer cachexia and skeletal muscle atrophy in clinical studies: what do we really know?</w:t>
+                <w:t xml:space="preserve">Concurrent losses of skeletal muscle mass, adipose tissue and bone mineral density during bevacizumab / cytotoxic chemotherapy treatment for metastatic colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Dolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Dumas</w:t>
+                <w:t xml:space="preserve">Olivier Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servais Stéphane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Terrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12633⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, S0261-5614 (20), pp.30080-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2020.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967768v1</w:t>
+                <w:t xml:space="preserve">inserm-02735513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent losses of skeletal muscle mass, adipose tissue and bone mineral density during bevacizumab / cytotoxic chemotherapy treatment for metastatic colorectal cancer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardiolipin, the Mitochondrial Signature Lipid: Implication in Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Borg</w:t>
+                <w:t xml:space="preserve">Seyedeh Tayebeh Ahmadpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Terrebonne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2020.02.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (21), pp.8031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21218031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02735513v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiolipin, the Mitochondrial Signature Lipid: Implication in Cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Mahéo</w:t>
+                <w:t xml:space="preserve">Autophagy and mitophagy in cancer metabolic remodelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21218031⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.129-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2019.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335862v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy and mitophagy in cancer metabolic remodelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Servais</w:t>
+                <w:t xml:space="preserve">Cancer cachexia and skeletal muscle atrophy in clinical studies: what do we really know?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Dolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Besson</w:t>
+                <w:t xml:space="preserve">Jean‐françois Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Roger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Servais Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 98, pp.129-138. </w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.1413-1428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2019.05.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908180v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeûne et cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Réseau National Alimentation Cancer Recherche (nacre), Groupe de Travail &amp;quot;jeûne Et Cancer&amp;quot;</w:t>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+                <w:t xml:space="preserve">Bruno Raynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Raynard</w:t>
+                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
+                <w:t xml:space="preserve">Juliette Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bigey</w:t>
+                <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57 (janvier-mars 2019), pp.21-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1364,103 +1364,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeûne, régimes restrictifs et cancer : revue de la littérature et recommandations issues du rapport du réseau NACRe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Raynard</w:t>
+                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
+                <w:t xml:space="preserve">Juliette Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bigey</w:t>
+                <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutritions &amp; Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (85), pp.64-67</w:t>
@@ -1479,3297 +1479,3297 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATP-dependent activity and mitochondrial localization of drug efflux pumps in doxorubicin-resistant breast cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Dartier</w:t>
+                <w:t xml:space="preserve">Elsa Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Lemaitre</w:t>
+                <w:t xml:space="preserve">Igor Chourpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2017.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2017.02.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological inhibition of carnitine palmitoyltransferase 1 restores mitochondrial oxidative phosphorylation in human trifunctional protein deficient fibroblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lefort</w:t>
+                <w:t xml:space="preserve">Elodie Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Gouache</w:t>
+                <w:t xml:space="preserve">Cécile Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Acquaviva</w:t>
+                <w:t xml:space="preserve">Marine Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1863 (6), pp.1292-1299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbadis.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced cardiolipin content decreases respiratory chain capacities and increases ATP synthesis yield in the human HepaRG cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Peyta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Peyta</w:t>
+                <w:t xml:space="preserve">Kathleen Jarnouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Jarnouen</w:t>
+                <w:t xml:space="preserve">Michelle Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Pinault</w:t>
+                <w:t xml:space="preserve">Cyrille Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pais de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1857 (4), pp.443-453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbabio.2016.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of hepatic cardiolipin metabolism by TNFα: Implication in cancer cachexia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michelle Pinault</w:t>
+                <w:t xml:space="preserve">Defects in mitophagy promote redox-driven metabolic syndrome in the absence of TP53INP1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Seillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Coulouarn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Guimaraes</w:t>
+                <w:t xml:space="preserve">Laurent Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prudence N’guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Capo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2015.08.008⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (6), pp.802-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201404318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197346v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects in mitophagy promote redox-driven metabolic syndrome in the absence of TP53INP1</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Prudence N’guessan</w:t>
+                <w:t xml:space="preserve">Regulation of hepatic cardiolipin metabolism by TNFα: Implication in cancer cachexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Peyta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Jarnouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Nollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Capo</w:t>
+                <w:t xml:space="preserve">Cédric Coulouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.201404318⟩</w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1851 (11), pp.1490-1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2015.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208177v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer cachexia is associated with a decrease in skeletal muscle mitochondrial oxidative capacities without alteration of ATP production efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Julienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.M. Julienne</w:t>
+                <w:t xml:space="preserve">J.F. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Dumas</w:t>
+                <w:t xml:space="preserve">C. Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Goupille</w:t>
+                <w:t xml:space="preserve">M. Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (4), pp.265-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13539-012-0071-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanness of Lou/C rats does not require higher thermogenic capacity of brown adipose tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Belouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Belouze</w:t>
+                <w:t xml:space="preserve">Sibille Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibille Brigitte</w:t>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 104 (5), pp.893-899. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.Physbeh.2011.05.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.Physbeh.2011.05.029⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00650976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanness of Lou/C rats does not require higher thermogenic capacity of brown adipose tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Belouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 104 (5), pp.893-899. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of oxidative phosphorylation in liver mitochondria is decreased in a rat model of peritoneal carcinosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Mimsy Julienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54 (2), pp.320-327. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2010.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2010.08.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up-regulation of avian uncoupling protein in cold-acclimated and hyperthyroid ducklings prevents reactive oxygen species production by skeletal muscle mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rey</w:t>
+                <w:t xml:space="preserve">D. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Roussel</w:t>
+                <w:t xml:space="preserve">P. Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Romestaing</w:t>
+                <w:t xml:space="preserve">M. Belouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10(5), pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up-regulation of avian uncoupling protein in cold-acclimated and hyperthyroid ducklings prevents reactive oxygen species production by skeletal muscle mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Roussel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Belouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (1), pp.5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1472-6793-10-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-3 PUFA-Enriched Diet Delays the Occurrence of Cancer Cachexia in Rat With Peritoneal Carcinosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Fandeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 62 (3), pp.343-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01635580903407080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial adaptations to steatohepatitis induced by a methionine- and choline-deficient diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Romestaing</w:t>
+                <w:t xml:space="preserve">M.A. Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Piquet</w:t>
+                <w:t xml:space="preserve">D. Letexier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 294 ((1)), pp.E110-E119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00214284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver mitochondrial properties from the obesity-resistant Lou/C rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lacraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Lacraz</w:t>
+                <w:t xml:space="preserve">Karine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Couturier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nellie Taleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32 (4), pp.629-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.ijo.0803779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00388538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reptilian uncoupling protein: functionality and expression in sub-zero temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Letexier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 211, pp.1456-1462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention of unloading-induced atrophy by vitamin E supplementation: Links between oxidative stress and soleus muscle proteolysis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Letexier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Letexier</w:t>
+                <w:t xml:space="preserve">Roland Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Favier</w:t>
+                <w:t xml:space="preserve">Claude H. B. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desplanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42 (5), pp.627-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2006.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00129693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative DNA damage and antioxidant defenses in the European common lizard (Lacerta vivipara) in supercooled and frozen states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skeletal muscle HSP72 and norepinephrine response to static magnetic field in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdelmelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Voituron</w:t>
+                <w:t xml:space="preserve">A. Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Douki</w:t>
+                <w:t xml:space="preserve">J.M. Cottet-Emard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Barré</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.M. Pequignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">cryobiology.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 52, pp.74-82. </w:t>
+              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 113, pp.821-827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2005.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00702-005-0364-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091729v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle HSP72 and norepinephrine response to static magnetic field in rat</w:t>
+                <w:t xml:space="preserve">Mitochondrial H2O2 production is reduced with acute and chronic eccentric exercise in rat skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Abdelmelek</w:t>
+                <w:t xml:space="preserve">A.M. Molnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Molnar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Servais</w:t>
+                <w:t xml:space="preserve">M. Guichardant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Cottet-Emard</w:t>
+                <w:t xml:space="preserve">M. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Pequignot</w:t>
+                <w:t xml:space="preserve">D.V. Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 113, pp.821-827. </w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.548-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00702-005-0364-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ars.2006.8.548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069222v1</w:t>
+                <w:t xml:space="preserve">hal-00091584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial H2O2 production is reduced with acute and chronic eccentric exercise in rat skeletal muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative DNA damage and antioxidant defenses in the European common lizard (Lacerta vivipara) in supercooled and frozen states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Molnar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Servais</w:t>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guichardant</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2006.8.548⟩</w:t>
+              <w:t xml:space="preserve">cryobiology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52, pp.74-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2005.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091584v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fat intake reverses the beneficial effect of low caloric intake on skeletal muscle mitochondrial H2O2 production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Garait</w:t>
+                <w:t xml:space="preserve">K. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Letexier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39, pp.1249-1261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related sensitivity to lung oxidative stress during ozone exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boussouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Pequignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39, pp.305-316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10715760400011098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fat intake reverses the beneficial effects of low caloric intake on skeletal muscle mitochondrial H(2)O(2) production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Garait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Letexier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (9), pp.1249-61. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2005.06.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2005.06.026⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00388735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fat intake reverses the beneficial effects of low caloric intake on skeletal muscle mitochondrial H(2)O(2) production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Garait</w:t>
+                <w:t xml:space="preserve">K. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Letexier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39, pp.1249-1261. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2005.06.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2005.06.026⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and hormonal responses to exercise in the anti-obese Lou/C rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Koubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Koubi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Sempore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cottet-Emard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28, pp.972-978. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.ijo.0802717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4779,147 +4779,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeûne, régimes restrictifs et cancer : revue systématique des données scientifiques et analyse socio-anthropologique sur la place du jeûne en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
+                <w:t xml:space="preserve">Juliette Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bigey</w:t>
+                <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4929,114 +4929,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérations mitochondriales et stress oxydant pulmonaire en réponse à l'ozone : Effets de l'âge et d'une supplémentation en oméga-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Servais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physiologie [q-bio.TO]. Université Claude Bernard - Lyon I, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00012031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId192"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5104,51 +5104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F7510F8"/>
+    <w:nsid w:val="0E135428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5335,51 +5335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-servais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3127-9679" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083014985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04887845v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crott&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naig Gueguen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevrollier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002854" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Salaun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dolly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Arbion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Servais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021768" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Klassen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mazurak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thorlakson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Servais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13318" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabchouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12984" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servais St&#233;phane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12633" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02735513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouch&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Terrebonne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.02.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03335862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Tayebeh Ahmadpour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mah&#233;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dumas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218031" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02908180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2019.05.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;seau National Alimentation Cancer Recherche (nacre), Groupe de Travail &amp;amp;quot;je&#251;ne Et Cancer&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raynard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bigey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2018.12.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01477144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dartier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lemaitre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chourpa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goupille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2017.02.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW6HB8NJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gouache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Acquaviva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tardieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Benoist" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.04.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259219v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peyta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Jarnouen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Guimaraes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2016.01.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197346v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulouarn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2015.08.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01208177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seillier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouyet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence N&#8217;guessan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nollet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Capo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201404318" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650217v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Julienne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goupille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13539-012-0071-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00650976v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Belouze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Brigitte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Physbeh.2011.05.029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJB9Q43L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264775v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sibille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.05.029" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Mimsy Julienne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Chevalier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2010.08.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HN7FRND-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roussel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romestaing" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belouze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouanet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886474v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouanet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6793-10-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959165v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fandeur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bougnoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635580903407080" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214284v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestaing" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Piquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Letexier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mourier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388538v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lacraz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couturier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Taleux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ijo.0803779" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428094v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sibille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129693v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Letexier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Favier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. B. Duchamp" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desplanches" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2006.12.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091729v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Voituron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2005.09.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRLBSWXG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069222v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdelmelek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molnar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottet-Emard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pequignot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-005-0364-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNTWZZFJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091584v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Molnar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guichardant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagarde" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Macedo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2006.8.548" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427739v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garait" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couturier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021554v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussouar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760400011098" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388735v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Garait" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.06.026" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JHS9MR5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069228v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069378v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koubi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sempore" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ijo.0802717" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422856v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012031v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-servais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3127-9679" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083014985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04887845v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crott&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naig Gueguen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevrollier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002854" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Salaun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dolly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Arbion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Servais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021768" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Klassen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mazurak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thorlakson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Servais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13318" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabchouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12984" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02735513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouch&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Terrebonne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.02.017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03335862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Tayebeh Ahmadpour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mah&#233;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dumas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218031" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02908180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2019.05.029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967768v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Dumas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servais St&#233;phane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12633" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raynard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bigey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2018.12.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01477144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dartier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lemaitre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chourpa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goupille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2017.02.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW6HB8NJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gouache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Acquaviva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tardieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Benoist" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.04.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peyta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Jarnouen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Guimaraes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2016.01.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01208177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seillier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouyet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence N&#8217;guessan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Capo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201404318" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulouarn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2015.08.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650217v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Julienne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dumas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goupille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13539-012-0071-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00650976v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Belouze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Brigitte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Physbeh.2011.05.029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJB9Q43L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264775v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sibille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.05.029" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959190v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Mimsy Julienne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Chevalier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2010.08.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HN7FRND-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roussel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romestaing" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belouze" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouanet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886474v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouanet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6793-10-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959165v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fandeur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bougnoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635580903407080" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214284v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestaing" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Piquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Letexier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mourier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lacraz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couturier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Taleux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ijo.0803779" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428094v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sibille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Letexier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Favier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. B. Duchamp" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desplanches" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2006.12.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdelmelek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molnar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottet-Emard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pequignot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-005-0364-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNTWZZFJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091584v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Molnar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guichardant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagarde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Macedo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2006.8.548" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091729v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Voituron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barr&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2005.09.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRLBSWXG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427739v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garait" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couturier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021554v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussouar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760400011098" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388735v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Garait" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.06.026" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JHS9MR5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069228v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069378v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koubi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sempore" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ijo.0802717" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422856v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012031v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>