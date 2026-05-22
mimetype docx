--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -5104,51 +5104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E135428"/>
+    <w:nsid w:val="A2E937A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>