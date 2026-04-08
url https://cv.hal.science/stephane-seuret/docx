--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -665,321 +665,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON SOJOURN OF BROWNIAN MOTION INSIDE MOVING BOUNDARIES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate multifractal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaochuan Yang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Jaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herwig Wendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Leonarduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2018.04.002⟩</w:t>
+              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (3), pp.653-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acha.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612294v1</w:t>
+                <w:t xml:space="preserve">hal-02346541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate multifractal analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roberto Leonarduzzi</w:t>
+                <w:t xml:space="preserve">ON SOJOURN OF BROWNIAN MOTION INSIDE MOVING BOUNDARIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiaochuan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (3), pp.653-663. </w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129 (3), pp.978-994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acha.2018.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346541v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifractal formalisms for multivariate analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herwig Wendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1232,191 +1232,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOCAL $L^2$-REGULARITY OF RIEMANN'S FOURIER SERIES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Ubis</w:t>
+                <w:t xml:space="preserve">RANDOM SPARSE SAMPLING IN A GIBBS WEIGHTED TREE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612284v1</w:t>
+                <w:t xml:space="preserve">hal-01612286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANDOM SPARSE SAMPLING IN A GIBBS WEIGHTED TREE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Seuret</w:t>
+                <w:t xml:space="preserve">LOCAL $L^2$-REGULARITY OF RIEMANN'S FOURIER SERIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ubis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612286v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTIFRACTAL PROPERTIES OF TYPICAL CONVEX FUNCTIONS</w:t>
               </w:r>
@@ -1497,51 +1497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed Points for the Multifractal Spectrum Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructive Approximation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43 (3), pp.337 - 356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2106,242 +2106,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singularity Spectrum of Generic alpha-Holder Regular Functions After Time Subordination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Holder spectrum of functions monotone in several variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Buczolich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 382 (1), pp.110-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692988v1</w:t>
+                <w:t xml:space="preserve">hal-00795560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holder spectrum of functions monotone in several variables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Singularity Spectrum of Generic alpha-Holder Regular Functions After Time Subordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Buczolich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoltán Buczolich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (3), pp.457--485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00041-010-9140-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795560v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singularity spectrum of generic $\alpha$-Holder regular functions after time subordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Buczolich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2373,233 +2373,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A localized Jarnik-Besicovitch theorem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Multifractal spectrum and generic properties of functions monotone in several variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Buczolich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 226 (4), pp.3191--3215. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 382 (1), pp.110--126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aim.2010.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2011.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692993v1</w:t>
+                <w:t xml:space="preserve">hal-00692798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal spectrum and generic properties of functions monotone in several variables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A localized Jarnik-Besicovitch theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 382 (1), pp.110--126. </w:t>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 226 (4), pp.3191--3215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2011.04.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2010.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692798v1</w:t>
+                <w:t xml:space="preserve">hal-00692993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PURE JUMP MARKOV PROCESS WITH A RANDOM SINGULARITY SPECTRUM</w:t>
               </w:r>
@@ -2624,51 +2624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38 (5), pp.1924--1946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2793,51 +2793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holder regularity of $\mu$-similar functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Ben Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2888,51 +2888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holder Regularity of mu-Similar Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Ben Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructive Approximation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (1), pp.69--93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2978,51 +2978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On multifractality and time subordination for continuous functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 220 (3), pp.936-963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3060,51 +3060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The singularity spectrum of the inverse of cookie-cutters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (4), pp.1075--1095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3163,51 +3163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquity and large intersections properties under digit frequencies constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 145 (3), pp.527--548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3266,51 +3266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The singularity spectrum of the Fish's boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (1), pp.49-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3335,51 +3335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The local Hölder function of a continuous function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3449,103 +3449,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multivariate multifractal analysis of lacunary wavelet series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herwig Wendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 8th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Guadeloupe, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3579,103 +3579,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSESSING CROSS-DEPENDENCIES USING BIVARIATE MULTIFRACTAL ANALYSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Wendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Calgary, Canada</w:t>
@@ -3704,103 +3704,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifractal Characterization for Bivariate Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Wendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Signal and Image Processing Conference (EUSIPCO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Roma, Italy. pp.1347-1351</w:t>
@@ -4236,51 +4236,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in Fractals and related Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4495,1069 +4495,1219 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multifractal nature of a parametrized family of von Koch functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traces of functions in Besov spaces in Gibbs environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Demichel</w:t>
+                <w:t xml:space="preserve">Quentin Rible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987686v1</w:t>
+                <w:t xml:space="preserve">hal-05566415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting Probabilities and the Ekström-Persson conjecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Markus Myllyoja</w:t>
+                <w:t xml:space="preserve">A non-vanishing property for tensor products of wavelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106197v1</w:t>
+                <w:t xml:space="preserve">hal-05566306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the multivariate multifractal formalism: examples and counter-examples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The multifractal nature of a parametrized family of von Koch functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Buczolich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Demichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789387v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTIFRACTAL ANALYSIS FOR THE OCCUPATION MEASURE OF STABLE-LIKE PROCESSES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hitting Probabilities and the Ekström-Persson conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esa Järvenpää</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Myllyoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Seuret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322482v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measures and functions with prescribed homogeneous multifractal spectrum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the multivariate multifractal formalism: examples and counter-examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795616v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal Analysis of functions on the Heisenberg Group</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MULTIFRACTAL ANALYSIS FOR THE OCCUPATION MEASURE OF STABLE-LIKE PROCESSES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaochuan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vigneron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00801722v1</w:t>
+                <w:t xml:space="preserve">hal-01322482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On measures resisting multifractal analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifractal Analysis of functions on the Heisenberg Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Schmeling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Seuret</w:t>
+                <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795606v1</w:t>
+                <w:t xml:space="preserve">hal-00801722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative recurrence properties in conformal iterated function systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measures and functions with prescribed homogeneous multifractal spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Buczolich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Seuret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911042v1</w:t>
+                <w:t xml:space="preserve">hal-00795616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Multifractal Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaffard</w:t>
+                <w:t xml:space="preserve">On measures resisting multifractal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Schmeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733280v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diophantine approximation by orbits of Markov maps</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+                <w:t xml:space="preserve">Quantitative recurrence properties in conformal iterated function systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baowei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795540v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewal of singularity sets of statistically self-similar measures</w:t>
+                <w:t xml:space="preserve">Local Multifractal Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004527v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous ubiquitous systems in $\mathbb{R}^{d}$ and Hausdorff dimension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Diophantine approximation by orbits of Markov maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingmin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004525v1</w:t>
+                <w:t xml:space="preserve">hal-00795540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Renewal of singularity sets of statistically self-similar measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterogeneous ubiquitous systems in $\mathbb{R}^{d}$ and Hausdorff dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inside singularity sets of random Gibbs measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5567,51 +5717,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-microlocal Formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5624,73 +5774,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4741, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Time Domain Characterization of 2-microlocal Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5703,51 +5853,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4545, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5757,114 +5907,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de régularité locale, quelques applications à l'analyse multifractale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Ecole Polytechnique X, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00008841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId155"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6011,51 +6161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02899957v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barral" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Seuret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.05.003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Buczolich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-023-03230-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278010v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.05.010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014087v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sa&#235;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004123000324" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Daw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2023.108920" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02890880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nourdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Peccati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochuan Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.04.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Seuret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leonarduzzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2018.01.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0150" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Scala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-H Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vayron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Haiat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.12.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02890898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004117000512" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ubis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Buczolich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-015-9317-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14321/realanalexch.40.2.0277" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rivoal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-015-006-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Peres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Schmeling" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Solomyak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-013-0058-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aubry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2012.11.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loiseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;digue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeddine Attia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2012.05.069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-010-9140-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH3XP6Q4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795560v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692993v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2010.10.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8M3F5ZB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692798v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2011.04.031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLWFN0HB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jaffard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOP533" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/23/11/010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ben Abid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693124v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-009-9042-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NF2TZM5M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272365v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385708000618" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-QSXJL6TL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030500410800159X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-RFBC9BH8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Br&#233;mont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03034146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP45676.2019.9022481" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leonarduzzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465254v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Scala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647077v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Na&#239;li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796031v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59649-1_3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27873-5_2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Demichel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106197v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa J&#228;rvenp&#228;&#228;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Myllyoja" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789387v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795616v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801722v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vigneron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795606v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schmeling" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911042v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baowei Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733280v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795540v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingmin Liao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004527v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004525v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004526v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071846v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00008841v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02899957v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barral" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Seuret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.05.003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Buczolich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-023-03230-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278010v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.05.010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014087v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sa&#235;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004123000324" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Daw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2023.108920" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02890880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nourdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Peccati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346541v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Seuret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leonarduzzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2018.01.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612294v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochuan Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.04.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0150" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Scala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-H Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vayron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Haiat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.12.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02890898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004117000512" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612286v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612284v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ubis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Buczolich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-015-9317-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14321/realanalexch.40.2.0277" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rivoal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-015-006-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Peres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Schmeling" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Solomyak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-013-0058-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aubry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2012.11.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loiseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;digue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeddine Attia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2012.05.069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795560v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692988v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-010-9140-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH3XP6Q4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2011.04.031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLWFN0HB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692993v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2010.10.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8M3F5ZB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jaffard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOP533" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/23/11/010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ben Abid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693124v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-009-9042-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NF2TZM5M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272365v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385708000618" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-QSXJL6TL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030500410800159X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-RFBC9BH8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Br&#233;mont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03034146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP45676.2019.9022481" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leonarduzzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465254v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Scala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647077v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Na&#239;li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796031v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59649-1_3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27873-5_2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566415v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rible" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Demichel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106197v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa J&#228;rvenp&#228;&#228;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Myllyoja" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789387v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322482v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vigneron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795616v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795606v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schmeling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911042v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baowei Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Durand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795540v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingmin Liao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004525v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071846v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072043v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00008841v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>