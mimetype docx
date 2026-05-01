--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -115,118 +115,118 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Frisch-Parisi conjecture I: Prescribed multifractal behavior, and a partial solution</w:t>
+                <w:t xml:space="preserve">Multifractal analysis of sums of random pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Barral</w:t>
+                <w:t xml:space="preserve">Guillaume Saës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 175, pp.76-108. </w:t>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175 (3), pp.569-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2023.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0305004123000324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899957v2</w:t>
+                <w:t xml:space="preserve">hal-03014087v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measures, annuli and dimensions</w:t>
               </w:r>
@@ -303,203 +303,203 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Frisch-Parisi conjecture II: Besov spaces in multifractal environment, and a full solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 175, pp.281-329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matpur.2023.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal analysis of sums of random pulses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saës</w:t>
+                <w:t xml:space="preserve">The Frisch-Parisi conjecture I: Prescribed multifractal behavior, and a partial solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 175 (3), pp.569-593. </w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175, pp.76-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0305004123000324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2023.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014087v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899957v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POTENTIAL METHOD AND PROJECTION THEOREMS FOR MACROSCOPIC HAUSDORFF DIMENSION</w:t>
               </w:r>
@@ -1232,191 +1232,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANDOM SPARSE SAMPLING IN A GIBBS WEIGHTED TREE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Seuret</w:t>
+                <w:t xml:space="preserve">LOCAL $L^2$-REGULARITY OF RIEMANN'S FOURIER SERIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ubis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612286v1</w:t>
+                <w:t xml:space="preserve">hal-01612284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOCAL $L^2$-REGULARITY OF RIEMANN'S FOURIER SERIES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Ubis</w:t>
+                <w:t xml:space="preserve">RANDOM SPARSE SAMPLING IN A GIBBS WEIGHTED TREE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612284v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTIFRACTAL PROPERTIES OF TYPICAL CONVEX FUNCTIONS</w:t>
               </w:r>
@@ -2106,212 +2106,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holder spectrum of functions monotone in several variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Singularity Spectrum of Generic alpha-Holder Regular Functions After Time Subordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Buczolich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoltán Buczolich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (3), pp.457--485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00041-010-9140-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795560v1</w:t>
+                <w:t xml:space="preserve">hal-00692988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singularity Spectrum of Generic alpha-Holder Regular Functions After Time Subordination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holder spectrum of functions monotone in several variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Buczolich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 382 (1), pp.110-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00692988v1</w:t>
+                <w:t xml:space="preserve">hal-00795560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singularity spectrum of generic $\alpha$-Holder regular functions after time subordination</w:t>
               </w:r>
@@ -2482,51 +2482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A localized Jarnik-Besicovitch theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2579,347 +2579,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PURE JUMP MARKOV PROCESS WITH A RANDOM SINGULARITY SPECTRUM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Barral</w:t>
+                <w:t xml:space="preserve">Holder regularity of $\mu$-similar functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephane Seuret</w:t>
+                <w:t xml:space="preserve">Moez Ben Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Probability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Constructive Approximation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (1), pp.69--93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693014v1</w:t>
+                <w:t xml:space="preserve">hal-00795554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typical Borel measures on $[0,1]d$ satisfy a multifractal formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Buczolich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (11), pp.2905-2918. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0951-7715/23/11/010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holder regularity of $\mu$-similar functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A PURE JUMP MARKOV PROCESS WITH A RANDOM SINGULARITY SPECTRUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Jaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moez Ben Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructive Approximation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Annals of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (5), pp.1924--1946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/10-AOP533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795554v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holder Regularity of mu-Similar Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Ben Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3047,51 +3047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The singularity spectrum of the inverse of cookie-cutters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3150,51 +3150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquity and large intersections properties under digit frequencies constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4249,51 +4249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in Fractals and related Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhauser, pp.419, 2010, 978-0-8176-4887-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5298,51 +5298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Multifractal Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,51 +5474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewal of singularity sets of statistically self-similar measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5549,51 +5549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous ubiquitous systems in $\mathbb{R}^{d}$ and Hausdorff dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5624,51 +5624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inside singularity sets of random Gibbs measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6161,51 +6161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02899957v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barral" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Seuret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.05.003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Buczolich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-023-03230-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278010v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.05.010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014087v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sa&#235;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004123000324" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Daw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2023.108920" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02890880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nourdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Peccati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346541v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Seuret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leonarduzzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2018.01.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612294v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochuan Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.04.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0150" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Scala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-H Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vayron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Haiat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.12.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02890898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004117000512" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612286v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612284v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ubis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Buczolich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-015-9317-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14321/realanalexch.40.2.0277" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rivoal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-015-006-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Peres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Schmeling" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Solomyak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-013-0058-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aubry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2012.11.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loiseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;digue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeddine Attia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2012.05.069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795560v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692988v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-010-9140-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH3XP6Q4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2011.04.031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLWFN0HB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692993v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2010.10.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8M3F5ZB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jaffard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOP533" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/23/11/010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ben Abid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693124v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-009-9042-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NF2TZM5M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272365v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385708000618" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-QSXJL6TL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030500410800159X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-RFBC9BH8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Br&#233;mont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03034146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP45676.2019.9022481" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leonarduzzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465254v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Scala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647077v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Na&#239;li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796031v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59649-1_3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27873-5_2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566415v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rible" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Demichel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106197v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa J&#228;rvenp&#228;&#228;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Myllyoja" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789387v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322482v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vigneron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795616v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795606v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schmeling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911042v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baowei Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Durand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795540v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingmin Liao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004525v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071846v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072043v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00008841v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014087v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sa&#235;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Seuret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004123000324" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Buczolich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-023-03230-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278010v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.05.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02899957v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.05.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Daw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2023.108920" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02890880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nourdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Peccati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346541v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Seuret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leonarduzzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2018.01.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612294v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochuan Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.04.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0150" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Scala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-H Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vayron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Haiat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.12.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02890898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004117000512" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ubis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Buczolich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-015-9317-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14321/realanalexch.40.2.0277" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rivoal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-015-006-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Peres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Schmeling" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Solomyak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-013-0058-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aubry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2012.11.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loiseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;digue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeddine Attia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2012.05.069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-010-9140-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH3XP6Q4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795560v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2011.04.031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLWFN0HB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692993v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2010.10.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8M3F5ZB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ben Abid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/23/11/010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jaffard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOP533" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693124v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-009-9042-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NF2TZM5M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272365v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385708000618" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-QSXJL6TL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030500410800159X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-RFBC9BH8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Br&#233;mont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03034146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP45676.2019.9022481" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leonarduzzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465254v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Scala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647077v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Na&#239;li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796031v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59649-1_3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27873-5_2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566415v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rible" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Demichel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106197v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa J&#228;rvenp&#228;&#228;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Myllyoja" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789387v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322482v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vigneron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795616v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795606v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schmeling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911042v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baowei Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Durand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795540v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingmin Liao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004525v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071846v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072043v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00008841v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>