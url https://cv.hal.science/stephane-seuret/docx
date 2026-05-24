--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -115,118 +115,118 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal analysis of sums of random pulses</w:t>
+                <w:t xml:space="preserve">The Frisch-Parisi conjecture I: Prescribed multifractal behavior, and a partial solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Saës</w:t>
+                <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 175 (3), pp.569-593. </w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175, pp.76-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0305004123000324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2023.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014087v2</w:t>
+                <w:t xml:space="preserve">hal-02899957v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measures, annuli and dimensions</w:t>
               </w:r>
@@ -303,203 +303,203 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Frisch-Parisi conjecture II: Besov spaces in multifractal environment, and a full solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 175, pp.281-329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matpur.2023.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Frisch-Parisi conjecture I: Prescribed multifractal behavior, and a partial solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Barral</w:t>
+                <w:t xml:space="preserve">Multifractal analysis of sums of random pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 175, pp.76-108. </w:t>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175 (3), pp.569-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2023.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0305004123000324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899957v2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014087v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POTENTIAL METHOD AND PROJECTION THEOREMS FOR MACROSCOPIC HAUSDORFF DIMENSION</w:t>
               </w:r>
@@ -1232,191 +1232,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOCAL $L^2$-REGULARITY OF RIEMANN'S FOURIER SERIES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Ubis</w:t>
+                <w:t xml:space="preserve">RANDOM SPARSE SAMPLING IN A GIBBS WEIGHTED TREE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612284v1</w:t>
+                <w:t xml:space="preserve">hal-01612286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANDOM SPARSE SAMPLING IN A GIBBS WEIGHTED TREE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Seuret</w:t>
+                <w:t xml:space="preserve">LOCAL $L^2$-REGULARITY OF RIEMANN'S FOURIER SERIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ubis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612286v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTIFRACTAL PROPERTIES OF TYPICAL CONVEX FUNCTIONS</w:t>
               </w:r>
@@ -2291,635 +2291,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singularity spectrum of generic $\alpha$-Holder regular functions after time subordination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifractal spectrum and generic properties of functions monotone in several variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Buczolich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoltán Buczolich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 382 (1), pp.110--126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2011.04.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795557v1</w:t>
+                <w:t xml:space="preserve">hal-00692798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal spectrum and generic properties of functions monotone in several variables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoltan Buczolich</w:t>
+                <w:t xml:space="preserve">A localized Jarnik-Besicovitch theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2011.04.031⟩</w:t>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 226 (4), pp.3191--3215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2010.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00692798v1</w:t>
+                <w:t xml:space="preserve">hal-00692993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A localized Jarnik-Besicovitch theorem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Singularity spectrum of generic $\alpha$-Holder regular functions after time subordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Buczolich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (3), pp.457-485</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00692993v1</w:t>
+                <w:t xml:space="preserve">hal-00795557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holder regularity of $\mu$-similar functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A PURE JUMP MARKOV PROCESS WITH A RANDOM SINGULARITY SPECTRUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Jaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moez Ben Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructive Approximation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Annals of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (5), pp.1924--1946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/10-AOP533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795554v1</w:t>
+                <w:t xml:space="preserve">hal-00693014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typical Borel measures on $[0,1]d$ satisfy a multifractal formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Buczolich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (11), pp.2905-2918. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0951-7715/23/11/010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PURE JUMP MARKOV PROCESS WITH A RANDOM SINGULARITY SPECTRUM</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holder regularity of $\mu$-similar functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Ben Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Probability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Constructive Approximation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (1), pp.69--93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693014v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holder Regularity of mu-Similar Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Ben Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3047,51 +3047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The singularity spectrum of the inverse of cookie-cutters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3150,51 +3150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquity and large intersections properties under digit frequencies constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4249,51 +4249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in Fractals and related Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhauser, pp.419, 2010, 978-0-8176-4887-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5298,51 +5298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Multifractal Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,51 +5474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewal of singularity sets of statistically self-similar measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5549,51 +5549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous ubiquitous systems in $\mathbb{R}^{d}$ and Hausdorff dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5624,51 +5624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inside singularity sets of random Gibbs measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6161,51 +6161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014087v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sa&#235;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Seuret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004123000324" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Buczolich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-023-03230-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278010v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.05.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02899957v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.05.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Daw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2023.108920" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02890880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nourdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Peccati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346541v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Seuret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leonarduzzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2018.01.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612294v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochuan Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.04.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0150" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Scala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-H Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vayron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Haiat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.12.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02890898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004117000512" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ubis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Buczolich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-015-9317-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14321/realanalexch.40.2.0277" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rivoal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-015-006-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Peres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Schmeling" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Solomyak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-013-0058-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aubry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2012.11.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loiseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;digue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeddine Attia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2012.05.069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-010-9140-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH3XP6Q4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795560v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2011.04.031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLWFN0HB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692993v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2010.10.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8M3F5ZB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ben Abid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/23/11/010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jaffard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOP533" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693124v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-009-9042-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NF2TZM5M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272365v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385708000618" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-QSXJL6TL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030500410800159X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-RFBC9BH8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Br&#233;mont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03034146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP45676.2019.9022481" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leonarduzzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465254v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Scala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647077v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Na&#239;li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796031v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59649-1_3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27873-5_2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566415v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rible" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Demichel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106197v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa J&#228;rvenp&#228;&#228;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Myllyoja" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789387v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322482v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vigneron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795616v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795606v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schmeling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911042v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baowei Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Durand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795540v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingmin Liao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004525v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071846v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072043v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00008841v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02899957v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barral" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Seuret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.05.003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Buczolich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-023-03230-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278010v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.05.010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014087v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sa&#235;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004123000324" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Daw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2023.108920" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02890880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nourdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Peccati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346541v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Seuret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leonarduzzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2018.01.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612294v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochuan Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.04.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0150" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Scala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-H Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vayron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Haiat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.12.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02890898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004117000512" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612286v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612284v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ubis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Buczolich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-015-9317-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14321/realanalexch.40.2.0277" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rivoal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-015-006-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Peres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Schmeling" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Solomyak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-013-0058-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aubry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2012.11.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loiseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;digue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeddine Attia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2012.05.069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-010-9140-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH3XP6Q4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795560v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692798v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2011.04.031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLWFN0HB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692993v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2010.10.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8M3F5ZB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jaffard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOP533" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/23/11/010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ben Abid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693124v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-009-9042-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NF2TZM5M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272365v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385708000618" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-QSXJL6TL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030500410800159X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-RFBC9BH8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Br&#233;mont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03034146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP45676.2019.9022481" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leonarduzzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465254v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Scala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647077v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Na&#239;li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796031v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59649-1_3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27873-5_2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566415v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rible" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Demichel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106197v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa J&#228;rvenp&#228;&#228;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Myllyoja" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789387v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322482v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vigneron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795616v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795606v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schmeling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911042v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baowei Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Durand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795540v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingmin Liao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004525v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071846v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072043v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00008841v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>