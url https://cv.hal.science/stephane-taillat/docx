--- v0 (2026-03-24)
+++ v1 (2026-05-13)
@@ -3399,165 +3399,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des modes de guerre réguliers et irréguliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Taillat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale. Hors-Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°64, pp.16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’impossible régulation de la conflictualité numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Taillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°49, pp.8-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253237v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04253239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disrupt and restraint: The evolution of cyber conflict and the implications for collective security</w:t>
               </w:r>
@@ -4868,51 +4868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05326406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Danet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dubuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Taillat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Turgis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253257v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Haddad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nocetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253252v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253248v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Cattaruzza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252278v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.danet.2018.01.0026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Douzet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252262v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Henrotin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261709v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261756v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252418v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04176317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253227v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253232v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baize-Varin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire de Gayffier-Bonneville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Gharrafi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2022.01.0051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.211.0203" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253235v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252314v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.177.0313" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252304v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13523260.2019.1581458" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261671v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253245v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04140349v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13523260.2019.1602693" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00834637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON30003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05326406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Danet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dubuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Taillat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Turgis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253257v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Haddad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nocetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253252v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253248v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Cattaruzza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252278v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.danet.2018.01.0026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Douzet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252262v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Henrotin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261709v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261756v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252418v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04176317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253227v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253232v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baize-Varin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire de Gayffier-Bonneville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Gharrafi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2022.01.0051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.211.0203" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253235v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252314v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.177.0313" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253237v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252304v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13523260.2019.1581458" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261671v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253245v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04140349v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13523260.2019.1602693" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00834637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON30003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>