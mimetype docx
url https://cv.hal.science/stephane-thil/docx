--- v0 (2026-03-12)
+++ v1 (2026-05-06)
@@ -982,294 +982,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilient Predictive Control Coupled with a Worst-Case Scenario Approach for a Distributed-Generation-Rich Power Distribution Grid</w:t>
+                <w:t xml:space="preserve">Innovative Application of Model-Based Predictive Control for Low-Voltage Power Distribution Grids with Significant Distributed Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Dkhili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cleantechnol3030038⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.1773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14061773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943160v1</w:t>
+                <w:t xml:space="preserve">hal-04751038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature and dose rate on radiation-induced attenuation at 1542 nm in fluorine-doped fibers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Duval</w:t>
+                <w:t xml:space="preserve">Resilient Predictive Control Coupled with a Worst-Case Scenario Approach for a Distributed-Generation-Rich Power Distribution Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Dkhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clean Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), pp.629-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cleantechnol3030038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.426648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03369127v1</w:t>
+                <w:t xml:space="preserve">hal-03943160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Machine Learning-Based Methods for Global Horizontal Irradiance Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shab Gbémou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1314,206 +1310,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (11), pp.3192. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14113192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Application of Model-Based Predictive Control for Low-Voltage Power Distribution Grids with Significant Distributed Generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Salas</w:t>
+                <w:t xml:space="preserve">Influence of temperature and dose rate on radiation-induced attenuation at 1542 nm in fluorine-doped fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caussanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (6), pp.1773. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (16), pp.4841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en14061773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.426648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751038v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Modelling and Smart Management Tools for Power Grids with Prolific Distributed Generation</w:t>
               </w:r>
@@ -1763,51 +1763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Application of Model-based Predictive Control for Renewables-intensive Power Distribution Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Dkhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2255,274 +2255,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud detection methodology based on a sky-imaging system</w:t>
+                <w:t xml:space="preserve">Modelling the clear-sky intensity distribution using a sky imager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adama Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.03.198⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292665v1</w:t>
+                <w:t xml:space="preserve">hal-01273096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the clear-sky intensity distribution using a sky imager</w:t>
+                <w:t xml:space="preserve">Cloud detection methodology based on a sky-imaging system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, International Conference on Concentrating Solar Power and Chemical Energy Systems, SolarPACES 2014, 69, pp.1970-1980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.03.198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273096v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A procedure for modeling buildings and their thermal zones using co-simulation and system identification</w:t>
               </w:r>
@@ -2651,51 +2651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4485,51 +4485,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term DNI forecasting using a sky imager</w:t>
+                <w:t xml:space="preserve">A new approach for assessing the clear-sky direct normal irradiance in real time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nou</w:t>
@@ -4547,97 +4547,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd SolarPACES Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Environment and Electrical Engineering (IEEE EEEIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EEEIC.2016.7555435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364283v1</w:t>
+                <w:t xml:space="preserve">hal-01364269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for assessing the clear-sky direct normal irradiance in real time</w:t>
+                <w:t xml:space="preserve">Short-term DNI forecasting using a sky imager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nou</w:t>
@@ -4655,82 +4664,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Environment and Electrical Engineering (IEEE EEEIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd SolarPACES Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Abu Dhabi, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EEEIC.2016.7555435⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01364269v1</w:t>
+                <w:t xml:space="preserve">hal-01364283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Properties Measurement Using Sky Images</w:t>
               </w:r>
@@ -5692,217 +5692,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode pour l'identification de modèles à temps continu dans un contexte erreurs--en--les--variables.</w:t>
+                <w:t xml:space="preserve">Une méthode pour l'identification de modèles à temps continu dans un contexte erreurs-en-les-variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail Identification du GDR MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152701v1</w:t>
+                <w:t xml:space="preserve">hal-00121128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode pour l'identification de modèles à temps continu dans un contexte erreurs-en-les-variables</w:t>
+                <w:t xml:space="preserve">Une méthode pour l'identification de modèles à temps continu dans un contexte erreurs--en--les--variables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Groupe de Travail Identification du GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121128v1</w:t>
+                <w:t xml:space="preserve">hal-00152701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cumulant statistics-based method for continuous-time errors-in-variables model identification</w:t>
               </w:r>
@@ -6812,51 +6812,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="015B6CFD"/>
+    <w:nsid w:val="7FE4BAFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7043,51 +7043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-thil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2609-0687" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120561247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751026v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonzoms" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Reoyo-Prats" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Proust" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2024.112697" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Karout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.11.032" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020748v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Curcio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol5010018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caussanel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2023.103389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadar Mahamoud Djama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.480576" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943148v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shab Gb&#233;mou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar2040027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943160v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Dkhili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3030038" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03369127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.426648" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041755v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113192" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061773" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2019.100284" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanany Tolba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13164184" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.155" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751085v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.252" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345997v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.03.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.03.208" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Traor&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.03.198" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01273096v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.06.026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Royer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Polit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.04.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.03.253" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xing Zheng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Garnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2009.04.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Young" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.07.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.647" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.648" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844537v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844529v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2022.Tu2.5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750990v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160537" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephane Grieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160741" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750991v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783243" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shab Gbemou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783653" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364283v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364269v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2016.7555435" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01270004v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292450v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01519" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292474v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bressan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoASE.2013.6653981" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691860v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261403v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.0843" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Hong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.0342" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Mahata" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152701v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121389v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152700v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842762v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-04289730v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943941v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169702.ch2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748232v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10090" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-thil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2609-0687" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120561247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751026v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonzoms" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Reoyo-Prats" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Proust" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2024.112697" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Karout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.11.032" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020748v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Curcio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol5010018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caussanel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2023.103389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadar Mahamoud Djama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.480576" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943148v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shab Gb&#233;mou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar2040027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Dkhili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061773" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3030038" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113192" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03369127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.426648" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2019.100284" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanany Tolba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13164184" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.155" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751085v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.252" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345997v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.03.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.03.208" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01273096v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.06.026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Traor&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.03.198" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Royer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Polit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.04.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.03.253" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xing Zheng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Garnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2009.04.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Young" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.07.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.647" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.648" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844537v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844529v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2022.Tu2.5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750990v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160537" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephane Grieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160741" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750991v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783243" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shab Gbemou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783653" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364269v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2016.7555435" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364283v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01270004v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292450v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01519" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292474v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bressan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoASE.2013.6653981" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691860v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261403v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.0843" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Hong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.0342" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Mahata" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121389v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152700v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842762v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-04289730v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943941v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169702.ch2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748232v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10090" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>