--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -1005,277 +1005,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordre cristallographique et organisation biologique. La constitution de la théorie cellulaire à l’aune de la question de l’histogenèse (1800-1840)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterotrophy vs. Autotrophy: Carbon Metabolism in the Debate on the Origins of Life in the Middle of the Twentieth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J. Boucard, C. Eckes. </w:t>
+              <w:t xml:space="preserve">Jean Gayon, Armand de Ricqlès, Antoine C. Dussault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arranger, Disposer, Combiner. Théories de l’ordre dans les sciences, les arts d’ornement et la philosophie (1770-1910)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functions: From Organisms to Artefacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, Springer International Publishing, pp.257-263, 2023, History, Philosophy and Theory of the Life Sciences, 978-3-031-31270-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-31271-7_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378764v1</w:t>
+                <w:t xml:space="preserve">hal-04984316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamarck: Philosopher of Nature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordre cristallographique et organisation biologique. La constitution de la théorie cellulaire à l’aune de la question de l’histogenèse (1800-1840)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre-Olivier Méthot. </w:t>
+              <w:t xml:space="preserve">J. Boucard, C. Eckes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophy, History and Biology: Essays in Honour of Jean Gayon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arranger, Disposer, Combiner. Théories de l’ordre dans les sciences, les arts d’ornement et la philosophie (1770-1910)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.209-233, 2023, 979-1-0370-2917-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984330v1</w:t>
+                <w:t xml:space="preserve">hal-04378764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotrophy vs. Autotrophy: Carbon Metabolism in the Debate on the Origins of Life in the Middle of the Twentieth Century</w:t>
+                <w:t xml:space="preserve">Lamarck: Philosopher of Nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean Gayon, Armand de Ricqlès, Antoine C. Dussault. </w:t>
+              <w:t xml:space="preserve">Pierre-Olivier Méthot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functions: From Organisms to Artefacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 32, Springer International Publishing, pp.257-263, 2023, History, Philosophy and Theory of the Life Sciences, 978-3-031-31270-0. </w:t>
+              <w:t xml:space="preserve">Philosophy, History and Biology: Essays in Honour of Jean Gayon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, Springer International Publishing, pp.245-252, 2023, History, Philosophy and Theory of the Life Sciences, 978-3-031-28156-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-31271-7_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-28157-0_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984316v1</w:t>
+                <w:t xml:space="preserve">hal-04984330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à la rédaction du chapitre 5 « Bio-inspiration et bio-exploitation »</w:t>
               </w:r>
@@ -1548,243 +1548,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1960. La bataille de la pilule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1957 - La Supraconductivité éclairée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Néron de Surgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bard</w:t>
+                <w:t xml:space="preserve">Jean-Luc Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Science des sixties - Les Avancées remarquables au temps des yéyés et de la guerre froide</w:t>
+              <w:t xml:space="preserve">La Science des Sixties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.31-34, 2014, 978-2-7011-8355-8</w:t>
+              <w:t xml:space="preserve">, pp.15-18, 2014, 978-2-7011-8355-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430985v1</w:t>
+                <w:t xml:space="preserve">hal-03210721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1957 - La Supraconductivité éclairée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1960. La bataille de la pilule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Néron de Surgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Godet</w:t>
+                <w:t xml:space="preserve">Christine Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Science des Sixties</w:t>
+              <w:t xml:space="preserve">La Science des sixties - Les Avancées remarquables au temps des yéyés et de la guerre froide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.15-18, 2014, 978-2-7011-8355-8</w:t>
+              <w:t xml:space="preserve">, pp.31-34, 2014, 978-2-7011-8355-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210721v1</w:t>
+                <w:t xml:space="preserve">hal-03430985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Relationship Between the Origins of Life on Earth and the Possibility of Life on Other Planets: A Nineteenth-Century Perspective</w:t>
               </w:r>
@@ -2080,510 +2080,510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects of the reception in France of Oparin’s ideas on the origin of lifein the middle of the 20th century</w:t>
+                <w:t xml:space="preserve">Réflexions sur la problématique « Ruptures conceptuelles et techniques en histoire de la médecine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Breaking the wall: A national and transnational perspective on East-European Science (1945-1990)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">Colloque Ruptures conceptuelles et techniques en histoire de la médecine, Journée scientifiques de l’univesité de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme DataSanté Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653847v1</w:t>
+                <w:t xml:space="preserve">hal-01653906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Thouin (1747-1824) et les collections de graines du Muséum : des échanges à l’ensemencement du territoire</w:t>
+                <w:t xml:space="preserve">Le Big Data en santé : estimer les perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Le Muséum national d’histoire naturelle, objet d’histoire. Recherches, hommes, institutions, patrimoine, enseignement. MNHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claude Blanckaert et Arnaud Hurel, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">S2CA Science et Santé Connectées à Angers, Le Big Data en santé : virage ou mirage ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653907v1</w:t>
+                <w:t xml:space="preserve">hal-01653848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trilogie données massives, algorithmes, médecine personnalisée au prisme des SHS, le cas du programme DataSanté</w:t>
+                <w:t xml:space="preserve">André Thouin (1747-1824) et les collections de graines du Muséum : des échanges à l’ensemencement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop 2 USPV – IHPST – NHGRI (Besthesda) 2, Classifications médicales, médecine prédictive et classes sociales : problèmes éthiques et politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Le Muséum national d’histoire naturelle, objet d’histoire. Recherches, hommes, institutions, patrimoine, enseignement. MNHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claude Blanckaert et Arnaud Hurel, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653853v1</w:t>
+                <w:t xml:space="preserve">hal-01653907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé et big data</w:t>
+                <w:t xml:space="preserve">Aspects of the reception in France of Oparin’s ideas on the origin of lifein the middle of the 20th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Données massiques à trier pour l’archivage à destination des générations futures, programme Data-GEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">International Conference Breaking the wall: A national and transnational perspective on East-European Science (1945-1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653851v1</w:t>
+                <w:t xml:space="preserve">hal-01653847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserver et distribuer les graines. Perspectives historiques sur une volonté de transformer ou recréer le monde</w:t>
+                <w:t xml:space="preserve">La trilogie données massives, algorithmes, médecine personnalisée au prisme des SHS, le cas du programme DataSanté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque international du programme Atlantys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Worshop 2 USPV – IHPST – NHGRI (Besthesda) 2, Classifications médicales, médecine prédictive et classes sociales : problèmes éthiques et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653850v1</w:t>
+                <w:t xml:space="preserve">hal-01653853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Big Data en santé : estimer les perspectives</w:t>
+                <w:t xml:space="preserve">Santé et big data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S2CA Science et Santé Connectées à Angers, Le Big Data en santé : virage ou mirage ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">Atelier Données massiques à trier pour l’archivage à destination des générations futures, programme Data-GEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653848v1</w:t>
+                <w:t xml:space="preserve">hal-01653851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur la problématique « Ruptures conceptuelles et techniques en histoire de la médecine »</w:t>
+                <w:t xml:space="preserve">Conserver et distribuer les graines. Perspectives historiques sur une volonté de transformer ou recréer le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ruptures conceptuelles et techniques en histoire de la médecine, Journée scientifiques de l’univesité de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programme DataSanté Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">3ème colloque international du programme Atlantys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653906v1</w:t>
+                <w:t xml:space="preserve">hal-01653850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2878,484 +2878,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génomique. Entre science et éthique de nouvelles perspectives à enseigner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Coquidé</w:t>
+                <w:t xml:space="preserve">Maryline Coquide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fuchs-Gallezot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ADAPT-SNES. Vuibert, 2011, "Vie, santé, évolutions", VUIBERT 978-2-311-00018-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maryline Coquidé, Magali Galezot et Stéphane Tirard. Vuibert -Adapt, 2011, Maryline Coquidé et Stéphane Tirard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423287v1</w:t>
+                <w:t xml:space="preserve">hal-01653864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génomique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exobiology : an example of interdisciplinarity on the field - Astronomy at the frontiers of science, collection ISPT, Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gargaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Maryline Coquidé, Magali Galezot et Stéphane Tirard. Vuibert -Adapt, 2011, Maryline Coquidé et Stéphane Tirard</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">springer, 2011, ISPT</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653864v1</w:t>
+                <w:t xml:space="preserve">hal-01019437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exobiology : an example of interdisciplinarity on the field - Astronomy at the frontiers of science, collection ISPT, Springer</w:t>
+                <w:t xml:space="preserve">La génomique. Entre science et éthique de nouvelles perspectives à enseigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gargaud</w:t>
+                <w:t xml:space="preserve">Maryline Coquidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs-Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">springer, 2011, ISPT</w:t>
+              <w:t xml:space="preserve">ADAPT-SNES. Vuibert, 2011, "Vie, santé, évolutions", VUIBERT 978-2-311-00018-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019437v1</w:t>
+                <w:t xml:space="preserve">hal-04423287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la vie latente : des animaux ressuscitants du XVIIIème à la cryoconservation des embryons au XXème siècle, itinéraires d’une forme de vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defining Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Raulin-Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2010, Jean Rosmorduc, 9782311000153</w:t>
+              <w:t xml:space="preserve">Springer, pp.250, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543505v1</w:t>
+                <w:t xml:space="preserve">halshs-00792359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Life</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histoire de la vie latente : des animaux ressuscitants du XVIIIème à la cryoconservation des embryons au XXème siècle, itinéraires d’une forme de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tirard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, Jean Rosmorduc, 9782311000153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Raulin-Cerceau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-00792359v1</w:t>
+                <w:t xml:space="preserve">hal-01543505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épidémiologie, Pour une éducation raisonnée à l’incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Coquide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3568,51 +3568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tirard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911053v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grapin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.312.0171" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Oghin&#259;-Pavie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/dynamis.v44i2.31694" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.752.0445" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195255v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Boucard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-019-0259-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12041-017-0831-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-010-9202-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P6KCWXFS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tirard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lazcano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2010.0535" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28157-0_14" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31271-7_18" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653859v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9014-7_10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier N&#233;ron de Surgy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com/ewb_pages/f/fiche-article-la-science-des-sixties-23016.php" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210721v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Godet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35983-5_5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-43GZB2P0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791584v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gayon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Corsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gohau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653906v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653003v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gargaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Irvine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Amils" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henderson James Cleaves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele L. Pinti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44185-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquid&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs-Gallezot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquide" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019437v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gargaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543505v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792359v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malaterre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raulin-Cerceau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02851725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tirard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911053v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grapin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.312.0171" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Oghin&#259;-Pavie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/dynamis.v44i2.31694" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.752.0445" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195255v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Boucard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-019-0259-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12041-017-0831-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-010-9202-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P6KCWXFS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tirard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lazcano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2010.0535" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31271-7_18" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28157-0_14" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653859v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9014-7_10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210721v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier N&#233;ron de Surgy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Godet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com/ewb_pages/f/fiche-article-la-science-des-sixties-23016.php" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35983-5_5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-43GZB2P0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791584v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gayon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Corsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gohau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653848v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653003v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gargaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Irvine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Amils" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henderson James Cleaves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele L. Pinti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44185-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquide" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs-Gallezot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gargaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423287v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquid&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malaterre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raulin-Cerceau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02851725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>