--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1005,277 +1005,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotrophy vs. Autotrophy: Carbon Metabolism in the Debate on the Origins of Life in the Middle of the Twentieth Century</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordre cristallographique et organisation biologique. La constitution de la théorie cellulaire à l’aune de la question de l’histogenèse (1800-1840)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean Gayon, Armand de Ricqlès, Antoine C. Dussault. </w:t>
+              <w:t xml:space="preserve">J. Boucard, C. Eckes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functions: From Organisms to Artefacts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arranger, Disposer, Combiner. Théories de l’ordre dans les sciences, les arts d’ornement et la philosophie (1770-1910)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.209-233, 2023, 979-1-0370-2917-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984316v1</w:t>
+                <w:t xml:space="preserve">hal-04378764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordre cristallographique et organisation biologique. La constitution de la théorie cellulaire à l’aune de la question de l’histogenèse (1800-1840)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lamarck: Philosopher of Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J. Boucard, C. Eckes. </w:t>
+              <w:t xml:space="preserve">Pierre-Olivier Méthot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arranger, Disposer, Combiner. Théories de l’ordre dans les sciences, les arts d’ornement et la philosophie (1770-1910)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophy, History and Biology: Essays in Honour of Jean Gayon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, Springer International Publishing, pp.245-252, 2023, History, Philosophy and Theory of the Life Sciences, 978-3-031-28156-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-28157-0_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378764v1</w:t>
+                <w:t xml:space="preserve">hal-04984330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamarck: Philosopher of Nature</w:t>
+                <w:t xml:space="preserve">Heterotrophy vs. Autotrophy: Carbon Metabolism in the Debate on the Origins of Life in the Middle of the Twentieth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre-Olivier Méthot. </w:t>
+              <w:t xml:space="preserve">Jean Gayon, Armand de Ricqlès, Antoine C. Dussault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophy, History and Biology: Essays in Honour of Jean Gayon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 30, Springer International Publishing, pp.245-252, 2023, History, Philosophy and Theory of the Life Sciences, 978-3-031-28156-3. </w:t>
+              <w:t xml:space="preserve">Functions: From Organisms to Artefacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, Springer International Publishing, pp.257-263, 2023, History, Philosophy and Theory of the Life Sciences, 978-3-031-31270-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-28157-0_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-31271-7_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984330v1</w:t>
+                <w:t xml:space="preserve">hal-04984316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à la rédaction du chapitre 5 « Bio-inspiration et bio-exploitation »</w:t>
               </w:r>
@@ -1548,243 +1548,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1957 - La Supraconductivité éclairée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1960. La bataille de la pilule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Néron de Surgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Godet</w:t>
+                <w:t xml:space="preserve">Christine Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Science des Sixties</w:t>
+              <w:t xml:space="preserve">La Science des sixties - Les Avancées remarquables au temps des yéyés et de la guerre froide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.15-18, 2014, 978-2-7011-8355-8</w:t>
+              <w:t xml:space="preserve">, pp.31-34, 2014, 978-2-7011-8355-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210721v1</w:t>
+                <w:t xml:space="preserve">hal-03430985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1960. La bataille de la pilule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1957 - La Supraconductivité éclairée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Néron de Surgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bard</w:t>
+                <w:t xml:space="preserve">Jean-Luc Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Science des sixties - Les Avancées remarquables au temps des yéyés et de la guerre froide</w:t>
+              <w:t xml:space="preserve">La Science des Sixties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.31-34, 2014, 978-2-7011-8355-8</w:t>
+              <w:t xml:space="preserve">, pp.15-18, 2014, 978-2-7011-8355-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430985v1</w:t>
+                <w:t xml:space="preserve">hal-03210721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Relationship Between the Origins of Life on Earth and the Possibility of Life on Other Planets: A Nineteenth-Century Perspective</w:t>
               </w:r>
@@ -2080,510 +2080,510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur la problématique « Ruptures conceptuelles et techniques en histoire de la médecine »</w:t>
+                <w:t xml:space="preserve">André Thouin (1747-1824) et les collections de graines du Muséum : des échanges à l’ensemencement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ruptures conceptuelles et techniques en histoire de la médecine, Journée scientifiques de l’univesité de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programme DataSanté Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire Le Muséum national d’histoire naturelle, objet d’histoire. Recherches, hommes, institutions, patrimoine, enseignement. MNHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claude Blanckaert et Arnaud Hurel, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653906v1</w:t>
+                <w:t xml:space="preserve">hal-01653907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Big Data en santé : estimer les perspectives</w:t>
+                <w:t xml:space="preserve">Aspects of the reception in France of Oparin’s ideas on the origin of lifein the middle of the 20th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S2CA Science et Santé Connectées à Angers, Le Big Data en santé : virage ou mirage ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">International Conference Breaking the wall: A national and transnational perspective on East-European Science (1945-1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653848v1</w:t>
+                <w:t xml:space="preserve">hal-01653847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Thouin (1747-1824) et les collections de graines du Muséum : des échanges à l’ensemencement du territoire</w:t>
+                <w:t xml:space="preserve">La trilogie données massives, algorithmes, médecine personnalisée au prisme des SHS, le cas du programme DataSanté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Le Muséum national d’histoire naturelle, objet d’histoire. Recherches, hommes, institutions, patrimoine, enseignement. MNHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claude Blanckaert et Arnaud Hurel, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Worshop 2 USPV – IHPST – NHGRI (Besthesda) 2, Classifications médicales, médecine prédictive et classes sociales : problèmes éthiques et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653907v1</w:t>
+                <w:t xml:space="preserve">hal-01653853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects of the reception in France of Oparin’s ideas on the origin of lifein the middle of the 20th century</w:t>
+                <w:t xml:space="preserve">Santé et big data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Breaking the wall: A national and transnational perspective on East-European Science (1945-1990)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">Atelier Données massiques à trier pour l’archivage à destination des générations futures, programme Data-GEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653847v1</w:t>
+                <w:t xml:space="preserve">hal-01653851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trilogie données massives, algorithmes, médecine personnalisée au prisme des SHS, le cas du programme DataSanté</w:t>
+                <w:t xml:space="preserve">Conserver et distribuer les graines. Perspectives historiques sur une volonté de transformer ou recréer le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop 2 USPV – IHPST – NHGRI (Besthesda) 2, Classifications médicales, médecine prédictive et classes sociales : problèmes éthiques et politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème colloque international du programme Atlantys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653853v1</w:t>
+                <w:t xml:space="preserve">hal-01653850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé et big data</w:t>
+                <w:t xml:space="preserve">Le Big Data en santé : estimer les perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Données massiques à trier pour l’archivage à destination des générations futures, programme Data-GEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">S2CA Science et Santé Connectées à Angers, Le Big Data en santé : virage ou mirage ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653851v1</w:t>
+                <w:t xml:space="preserve">hal-01653848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserver et distribuer les graines. Perspectives historiques sur une volonté de transformer ou recréer le monde</w:t>
+                <w:t xml:space="preserve">Réflexions sur la problématique « Ruptures conceptuelles et techniques en histoire de la médecine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque international du programme Atlantys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque Ruptures conceptuelles et techniques en histoire de la médecine, Journée scientifiques de l’univesité de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme DataSanté Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653850v1</w:t>
+                <w:t xml:space="preserve">hal-01653906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3568,51 +3568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tirard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911053v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grapin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.312.0171" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Oghin&#259;-Pavie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/dynamis.v44i2.31694" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.752.0445" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195255v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Boucard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-019-0259-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12041-017-0831-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-010-9202-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P6KCWXFS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tirard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lazcano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2010.0535" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31271-7_18" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28157-0_14" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653859v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9014-7_10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210721v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier N&#233;ron de Surgy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Godet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com/ewb_pages/f/fiche-article-la-science-des-sixties-23016.php" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35983-5_5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-43GZB2P0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791584v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gayon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Corsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gohau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653848v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653003v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gargaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Irvine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Amils" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henderson James Cleaves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele L. Pinti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44185-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquide" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs-Gallezot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gargaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423287v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquid&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malaterre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raulin-Cerceau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02851725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tirard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911053v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grapin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.312.0171" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Oghin&#259;-Pavie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/dynamis.v44i2.31694" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.752.0445" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195255v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Boucard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-019-0259-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12041-017-0831-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-010-9202-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P6KCWXFS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tirard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lazcano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2010.0535" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28157-0_14" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31271-7_18" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653859v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9014-7_10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier N&#233;ron de Surgy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com/ewb_pages/f/fiche-article-la-science-des-sixties-23016.php" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210721v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Godet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35983-5_5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-43GZB2P0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791584v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gayon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Corsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gohau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653907v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653906v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653003v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gargaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Irvine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Amils" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henderson James Cleaves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele L. Pinti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44185-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquide" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs-Gallezot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gargaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423287v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquid&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malaterre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raulin-Cerceau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02851725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>