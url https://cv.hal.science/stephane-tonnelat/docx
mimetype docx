--- v0 (2026-05-03)
+++ v1 (2026-05-26)
@@ -665,183 +665,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Convergence des luttes et diversité des tactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 139 (3), pp.65-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.139.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’enquête publique : instrument de légitimation du développement à tout prix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.56698/metropolitiques.1891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355668v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04355301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA CONFIANCE DANS L'ACTION COLLECTIVE AUTOUR DE L'ENTERREMENT D'EUROPACITY, AU TRIANGLE DE GONESSE</w:t>
               </w:r>
@@ -1935,899 +1935,899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Subway Diaries: How People Experience and Practice Riding the Train</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard E. Ocejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (4), pp.493--515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1466138113491171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emotional Transactions in the Paris Subway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Aranguren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nonverbal Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38 (4), pp.495-521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10919-014-0193-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01335651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Richard E. Ocejo</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformative Cities: The Three Urban Commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Susser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focaal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (66), pp.105--121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/fcl.2013.660110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces publics urbains et concertation, Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Espaces publics urbains et concertation</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension sensible des problèmes publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22, pp.163-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour du droit à la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 371, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maîtrise d'œuvre sociologique, l'exemple des jardins d'École à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105, pp.55-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Out of frame,' the (in)visible life of urban interstices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Tonnelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 15 (4), pp.493--515. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1466138113491171⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 9 (3), pp.291-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1466138108094973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00420648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Out of frame: the (in)visible life of urban interstices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
-              </w:r>
-[...378 lines deleted...]
-                <w:t xml:space="preserve">Stephane Tonnelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 9 (3), pp.291-324. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 9 (3), pp.291-324</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...32 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Out of frame: the (in)visible life of urban interstices</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keeping space public: Times Square and the Senegalese peddlers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Stephane Tonnelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 367, pp.1-18</w:t>
+              <w:t xml:space="preserve">, 2007, pp.00-00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00420653v1</w:t>
+                <w:t xml:space="preserve">hal-01070391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keeping space public: Times Square and the Senegalese peddlers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
+                <w:t xml:space="preserve">Keeping space public : Times Square (New York) and the Senegalese peddlers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Tonnelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.00-00</w:t>
+              <w:t xml:space="preserve">, 2007, 367, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070391v1</w:t>
+                <w:t xml:space="preserve">halshs-00420653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2912,341 +2912,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le gang de Frederic M. Thrasher. Pour une approche écologique des interstices urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Tonnelat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Cefaï; Mathieu Berger; Louise Carlier; Olivier Gaudin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écologie Humaine. Une science sociale des milieux de vie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Créaphis, pp.343-370, 2024, 978-2-35428-210-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le groupe juridique du collectif pour le triangle de Gonesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christel Cournil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertises et argumentaires juridiques Contribution à l’étude des procès climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DICE Editions, pp.243 - 268, 2024, 979-10-97578-27-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12zb3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12zb3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04868220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Daniel Cefaï; Mathieu Berger; Louise Carlier; Olivier Gaudin. </w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une politique artististique du chantier, art et développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Philifert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barles, Sabine and Blanc, Nathalie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écologie Humaine. Une science sociale des milieux de vie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Créaphis, pp.343-370, 2024, 978-2-35428-210-3</w:t>
+              <w:t xml:space="preserve">Écologies urbaines: sur le terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica : Anthropos, pp.61--79, 2016, Collection Villes, 978-2-7178-6881-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une infra-politique de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amar, Georges and Apel-Muller, Mireille and Chardonnet-Darmaillacq, Sabine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le génie de la marche: poétique, savoirs et politique des corps mobiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2016, Colloques de Cerisy. Société, 978-2-7056-9282-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640739v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01640744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carrière d'un interstice urbain : fenêtre critique sur la concertation et sur l'influence des usages dans la réalisation des espaces publics</w:t>
               </w:r>
@@ -3521,875 +3521,875 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Policing Cities: Urban Securitization and Regulation in a Twenty-First Century World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2013, Routledge frontiers of criminal justice, 978-0-415-54033-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défendre les terres agricoles et la démocratie. Chronique ethnographique de la mobilisation contre Europacity et pour le Triangle de Gonesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Tonnelat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Écologiser la démocratie, démocratiser l’écologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Démocratie et Participations, May 2024, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défendre les terres agricoles et la démocratie. Chronique de la mobilisation pour le Triangle de Gonesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Tonnelat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jardins et Paysage entre guerre et paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chateau de la Roche-Guyon, Sep 2024, La roche Guyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architecture et mobilisations environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Tonnelat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que font les mobilisations environnementalistes à l'architecture, à l'urbanisme et au paysage?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les cahiers de la recherche architecturale et urbaine, May 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engagement des chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Tonnelat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e colloque du réseau des zones-ateliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INEE CNRS, Sep 2024, Sainte Menehould, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">People and sentinel territories: making sustainability public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human challenges in extreme environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tucson, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03151591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiance et émotions dans le métro de New York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieux et liens - Tome 2, Des liens qui créent des lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Cerisy-la-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making sustainability public : a viewing platform in the Lower 9th</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Action collective, publics et réponses sociétales aux vulnérabilités environnementales : Learning from New Orleans post Katrina", MMSH, Aix en Provence, 29 mars 2011.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcher du quartier au métro à New York. La variation dans la continuité et l'ambigüité de l'espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Vidéo et Ambiance" organisé par le laboratoire UMR CRESSON et l'École d'architecture de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The struggle of interim users in residual spaces: an inquiry into the &amp;quot;career&amp;quot; of a pier on the Hudson Riverfront</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence donnée à la réunion annuelle de l'American Anthropological Association, dans le panel invité par le président "Public Practices and Spatial Methods: Interdisciplinary Perspectives on Inequality in the Built Environment", Philadelphie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sociology of Urban Public Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The founding conference of the first Sino-French Research Center for Urban Planning, Nanjing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation contre Europacity dans le Triangle de Gonesse dans la banlieue parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Tonnelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/IGP.2024.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191329v1</w:t>
-              </w:r>
-[...720 lines deleted...]
-                <w:t xml:space="preserve">hal-01072511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5316,51 +5316,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E2D31E8"/>
+    <w:nsid w:val="88392A5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5547,51 +5547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-tonnelat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8555-3792" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079453082" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tonnelat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640734v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kornblum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640737v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aranguren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05242433v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242465v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2167" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04355668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1891" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04355301v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.139.0065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924565v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03507264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03507235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03507248v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03069495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pommerieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03069179v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zuniga-Teran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1563" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640732v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Terzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X16665359" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10919-014-0193-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Ocejo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138113491171" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Susser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fcl.2013.660110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138108094973" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-QFQGDW79-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070373v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070391v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868320v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zb3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640739v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640744v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Philifert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Milliot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05191329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2024.0010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303656v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303536v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303632v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640826v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072488v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1989" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299505v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Bordreuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299513v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lehec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lepoutre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jol&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulveryck Benoit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640777v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Hurtado" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Ochi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Silberman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640829v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Serra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Segapeli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Shankland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montmory" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640828v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-tonnelat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8555-3792" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079453082" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tonnelat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640734v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kornblum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640737v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aranguren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05242433v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242465v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2167" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04355301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.139.0065" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04355668v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1891" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924565v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03507264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03507235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03507248v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03069495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pommerieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03069179v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zuniga-Teran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1563" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640732v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Terzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X16665359" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Ocejo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138113491171" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335651v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10919-014-0193-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Susser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fcl.2013.660110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138108094973" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-QFQGDW79-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070373v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868320v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871073v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zb3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Philifert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640739v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Milliot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303656v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303646v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151591v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640826v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072488v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072503v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072511v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05191329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2024.0010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1989" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299505v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Bordreuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299513v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lehec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lepoutre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jol&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulveryck Benoit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640777v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Hurtado" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Ochi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Silberman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640829v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Serra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Segapeli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Shankland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montmory" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640828v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>