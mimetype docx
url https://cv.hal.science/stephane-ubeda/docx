--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -2078,195 +2078,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Data-Centric Approach for Networking Applications</w:t>
+                <w:t xml:space="preserve">UBIQUEST, A Data-Centric Approach for Networking Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lourdes Martinez-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ahmad-Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Grumbach</w:t>
+                <w:t xml:space="preserve">Etienne Duble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATA 2012 - International Conference on Data Technologies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.147-152</w:t>
+              <w:t xml:space="preserve">Proceedings 28èmes journées Bases de Données Avancées (BDA'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France, France. pp.147-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922885v1</w:t>
+                <w:t xml:space="preserve">hal-01002688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messages with Implicit Destinations as Mobile Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ahmad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grumbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2290,242 +2290,242 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UBIQUEST, A Data-Centric Approach for Networking Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">A Data-Centric Approach for Networking Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ahmad-Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Duble</w:t>
+                <w:t xml:space="preserve">Etienne Dublé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grumbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings 28èmes journées Bases de Données Avancées (BDA'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France, France. pp.147-152</w:t>
+              <w:t xml:space="preserve">DATA 2012 - International Conference on Data Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.147-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002688v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UBIQUEST, For Rapid Prototyping of Networking Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ahmad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grumbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDEAS 2012 - International Database Engineering &amp; Applications Sysmposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.187-192, </w:t>
@@ -2661,260 +2661,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00524354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation des messages de sécurité pour la classification automatique de messages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative Approach to Automatic Classification of Heterogeneous Information Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ubéda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Benali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecol'IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">International Conference on Emerging Security Information, Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Cap-Esterel, France. pp.294-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00405447v1</w:t>
+                <w:t xml:space="preserve">inria-00383185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Approach to Automatic Classification of Heterogeneous Information Security</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préparation des messages de sécurité pour la classification automatique de messages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Benali</w:t>
+                <w:t xml:space="preserve">Veronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Emerging Security Information, Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Cap-Esterel, France. pp.294-299</w:t>
+              <w:t xml:space="preserve">Ecol'IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00383185v1</w:t>
+                <w:t xml:space="preserve">inria-00405447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'Anomalies Comportementales Appliquées à la Vision Globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saraydaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2965,51 +2965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral Intrusion Detection Indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saraydaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3060,51 +3060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Information System Correlated Events Time Dependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saraydaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3276,51 +3276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOuvelles TEchnologies de la REpartition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3462,51 +3462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology for the Management of Heteregenous Alerts of Information System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3538,351 +3538,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00395597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral anomaly detection using Bayesian modelization based on a global vision of the system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Legrand</w:t>
+                <w:t xml:space="preserve">A trust protocol for community collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Galice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint iTrust and PST Conferences on Privacy, Trust Management and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Moncton, Canada. pp.169-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-73655-6_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00405486v1</w:t>
+                <w:t xml:space="preserve">inria-00395599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquitous Privacy Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciaran Bryce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A.C Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Etalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th Workshop on Ubicomp Privacy in conjunction with the 9th International Conference on Ubiquitous Computing (UbiComp'2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00395108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trust protocol for community collaboration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Minier</w:t>
+                <w:t xml:space="preserve">Behavioral anomaly detection using Bayesian modelization based on a global vision of the system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saraydaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint iTrust and PST Conferences on Privacy, Trust Management and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-73655-6_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00395599v1</w:t>
+                <w:t xml:space="preserve">inria-00405486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity-Based Cryptosystems for Enhanced Deployment of OSGi Bundles</w:t>
               </w:r>
@@ -4084,51 +4084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Deviating Alerts coming from Behavioral Intrusion Detection System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saraydaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4179,51 +4179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriched Diagnosis and Investigation Models for Security Event Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Internet Monitoring and Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Silicon Valley, United States. pp.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4251,135 +4251,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00383174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptographic Protocol to Establish Trusted History of Interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John Mullins</w:t>
+                <w:t xml:space="preserve">Multiobjective QoS-Oriented Planning for Indoor Wireless LANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Security and Privacy in Ad-Hoc and Sensor Networks - ESAS 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 64th Vehicular Technology Conference (VTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2006, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCF.2006.487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402744v1</w:t>
+                <w:t xml:space="preserve">inria-00405065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-Mode Real Time MAC protocol for Wireless Sensor Networks: a Validation/Simulation approach</w:t>
               </w:r>
@@ -4454,200 +4450,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective QoS-Oriented Planning for Indoor Wireless LANs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+                <w:t xml:space="preserve">Cryptographic Protocol to Establish Trusted History of Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Galice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 64th Vehicular Technology Conference (VTC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Security and Privacy in Ad-Hoc and Sensor Networks - ESAS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Hambourg, Germany. pp.136-149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00405065v1</w:t>
+                <w:t xml:space="preserve">hal-00402744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelization and trust establishment in ambient networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Galice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4698,77 +4698,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A History-Based Framework to Build Trust Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Galice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5870,325 +5870,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel tools for pyramidal segmentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel network coverage simulation application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Vigouroux</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kuonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWPIA 4</w:t>
+              <w:t xml:space="preserve">Euro PVM User Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355358v1</w:t>
+                <w:t xml:space="preserve">hal-01355349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel network coverage simulation application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalable 2D convex hull and triangulation algorithms for coarse graines multicomputers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Rau-Chaplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kuonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro PVM User Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Lyon, France</w:t>
+              <w:t xml:space="preserve">Symposium on parallel and distributed processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355349v1</w:t>
+                <w:t xml:space="preserve">hal-01355351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable 2D convex hull and triangulation algorithms for coarse graines multicomputers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew Rau-Chaplin</w:t>
+                <w:t xml:space="preserve">Parallel tools for pyramidal segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lozano Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on parallel and distributed processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">IWPIA 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355351v1</w:t>
+                <w:t xml:space="preserve">hal-01355358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel complexity of the medial axis computation</w:t>
               </w:r>
@@ -6414,299 +6414,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the token distribution problem on k-ary d-cube networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing two probalistic models of computational complexity of branch and bound algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Diderich</w:t>
+                <w:t xml:space="preserve">Michèle Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Symp. on Parallel Architectures, algorithms and networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Kanazan, Japan</w:t>
+              <w:t xml:space="preserve">CONPAR 94 - VAPP V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355346v1</w:t>
+                <w:t xml:space="preserve">hal-01355336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel color quantization on a LAN of workstations with distributed storage</w:t>
+                <w:t xml:space="preserve">Solving the token distribution problem on k-ary d-cube networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Vigouroux</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diderich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PVM User Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Knoxville, United States</w:t>
+              <w:t xml:space="preserve">Int. Symp. on Parallel Architectures, algorithms and networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Kanazan, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355338v1</w:t>
+                <w:t xml:space="preserve">hal-01355346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing two probalistic models of computational complexity of branch and bound algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel color quantization on a LAN of workstations with distributed storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dion</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONPAR 94 - VAPP V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Lyon, France</w:t>
+              <w:t xml:space="preserve">PVM User Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355336v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel filter estimation algorithm for segmentation on a LAN of workstations</w:t>
               </w:r>
@@ -7998,64 +7998,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACI sécurité informatique KAA (Key Authentification Ambient)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Galice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8120,77 +8120,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The KAA project: a trust policy point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Galice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8352,51 +8352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chrisment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Raffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8435,51 +8435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trusted Ambient community for self-securing hybrid networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hooshmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8692,51 +8692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Znaidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/745069" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel Dum&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li W." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2028029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Dohler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.12.017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGSHQ9VC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saraydaryan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ubeda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.39-64" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-H8RPP5DJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bretto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez &#381;erovnik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80985-X" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barberet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebourgeois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(98)00076-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRG88DWL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigouroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lozano Vincent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuonen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357885v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Ferreira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marion-Poty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad-Kassem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubl&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grumbach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Martinez-Medina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816034v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351498" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2009.5450196" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Legrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405454v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jombart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395594v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395598v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72354-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405486v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Bryce" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.C Dekker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Etalle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395599v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73655-6_12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402742v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMP.2007.16" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402744v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mullins" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405065v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.487" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402750v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368058v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedher Houda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valois Fabrice" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tabbane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099007v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gomez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Steer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856855v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0037126" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K889VRKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Josselin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Chamaret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wagner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356140v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rau-Chaplin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495214v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cal&#233;gari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guidec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357171v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357170v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356213v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355349v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355351v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355325v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355346v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gengler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diderich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355338v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355336v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dion" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355343v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355327v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355331v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857060v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jin Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ribas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://framabook.org/logiciels-et-objets-libres/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355288v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358599v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358582v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358580v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368061v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368086v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368094v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo R. Rodriguez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gkantsidis Christos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068297v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077648v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070239v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100249v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bouassida" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guyot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Raffo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071557v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hooshmand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Znaidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/745069" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel Dum&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li W." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2028029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Dohler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.12.017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGSHQ9VC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saraydaryan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ubeda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.39-64" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-H8RPP5DJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bretto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez &#381;erovnik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80985-X" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barberet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebourgeois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(98)00076-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRG88DWL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigouroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lozano Vincent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuonen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357885v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Ferreira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marion-Poty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Martinez-Medina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad-Kassem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grumbach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubl&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816034v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351498" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2009.5450196" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383185v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Legrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405454v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jombart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395594v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395598v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72354-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395599v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73655-6_12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395108v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Bryce" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.C Dekker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Etalle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405486v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402742v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMP.2007.16" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.487" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402744v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mullins" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402750v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368058v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedher Houda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valois Fabrice" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tabbane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099007v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gomez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Steer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856855v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0037126" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K889VRKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Josselin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Chamaret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wagner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356140v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rau-Chaplin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495214v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cal&#233;gari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guidec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357171v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357170v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356213v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355349v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355358v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355325v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355336v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gengler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355346v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diderich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355338v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355343v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355327v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355331v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857060v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jin Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ribas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://framabook.org/logiciels-et-objets-libres/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355288v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358599v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358582v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358580v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368061v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368086v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368094v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo R. Rodriguez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gkantsidis Christos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068297v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077648v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070239v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100249v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bouassida" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guyot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Raffo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071557v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hooshmand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>