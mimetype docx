--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -3339,939 +3339,939 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00395594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey and Benchmark of Stream Ciphers for Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fournel</w:t>
+                <w:t xml:space="preserve">Gestion de la confiance dans les communautés ouvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Galice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Information Security Theory and Pratice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale sur les NOuvelles TEchnologies de la REpartition - NOTERE 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Marrakhech, Maroc. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00395598v1</w:t>
+                <w:t xml:space="preserve">hal-00402742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology for the Management of Heteregenous Alerts of Information System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Legrand</w:t>
+                <w:t xml:space="preserve">Evaluation of Deviating Alerts coming from Behavioral Intrusion Detection System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saraydaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Security and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Emerging Security Information, Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00395597v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00405502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trust protocol for community collaboration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enriched Diagnosis and Investigation Models for Security Event Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint iTrust and PST Conferences on Privacy, Trust Management and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-73655-6_12⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Internet Monitoring and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Silicon Valley, United States. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIMP.2007.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00395599v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00383174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitous Privacy Protection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survey and Benchmark of Stream Ciphers for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ubéda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th Workshop on Ubicomp Privacy in conjunction with the 9th International Conference on Ubiquitous Computing (UbiComp'2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Information Security Theory and Pratice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Heraklion, Greece. pp.202-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-72354-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00395108v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00395598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral anomaly detection using Bayesian modelization based on a global vision of the system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Legrand</w:t>
+                <w:t xml:space="preserve">An Ontology for the Management of Heteregenous Alerts of Information System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">International Conference on Security and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00405486v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00395597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity-Based Cryptosystems for Enhanced Deployment of OSGi Bundles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A trust protocol for community collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Galice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Emerging Security Information, Systems and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint iTrust and PST Conferences on Privacy, Trust Management and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Moncton, Canada. pp.169-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-73655-6_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00275178v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00395599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la confiance dans les communautés ouvertes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ubiquitous Privacy Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciaran Bryce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A.C Dekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Etalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale sur les NOuvelles TEchnologies de la REpartition - NOTERE 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Marrakhech, Maroc. pp.1-10</w:t>
+              <w:t xml:space="preserve">Proceedings of the 5th Workshop on Ubicomp Privacy in conjunction with the 9th International Conference on Ubiquitous Computing (UbiComp'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402742v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00395108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Deviating Alerts coming from Behavioral Intrusion Detection System</w:t>
+                <w:t xml:space="preserve">Behavioral anomaly detection using Bayesian modelization based on a global vision of the system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saraydaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Emerging Security Information, Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, valencia, Spain</w:t>
+              <w:t xml:space="preserve">7ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00405502v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00405486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriched Diagnosis and Investigation Models for Security Event Correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identity-Based Cryptosystems for Enhanced Deployment of OSGi Bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Galice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Internet Monitoring and Protection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Emerging Security Information, Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA Association, Oct 2007, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00383174v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00275178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiobjective QoS-Oriented Planning for Indoor Wireless LANs</w:t>
               </w:r>
@@ -5460,437 +5460,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio Network Planning with Combinatorial Optimization Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guidec</w:t>
+                <w:t xml:space="preserve">Parallel computing of radio coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kuonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTS Mobile Telecommunications Summit 96</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1996, Granada, Spain. pp.707-713</w:t>
+              <w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495214v1</w:t>
+                <w:t xml:space="preserve">hal-01356213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypergraph model of digital topology for grey level images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radio Network Planning with Combinatorial Optimization Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Calégari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kuonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Chamaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer imagery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Lyon, France</w:t>
+              <w:t xml:space="preserve">ACTS Mobile Telecommunications Summit 96</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Granada, Spain. pp.707-713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357171v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Randomized Algorithm for Graph Coloring Applied to Channel Allocation in Mobile Telephone</w:t>
+                <w:t xml:space="preserve">Hypergraph model of digital topology for grey level images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Janez Žerovnik</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on operational research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357170v1</w:t>
+                <w:t xml:space="preserve">hal-01357171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel computing of radio coverage</w:t>
+                <w:t xml:space="preserve">A Randomized Algorithm for Graph Coloring Applied to Channel Allocation in Mobile Telephone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Wagner</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Chamaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janez Žerovnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">International conference on operational research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356213v1</w:t>
+                <w:t xml:space="preserve">hal-01357170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel network coverage simulation application</w:t>
               </w:r>
@@ -6414,233 +6414,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing two probalistic models of computational complexity of branch and bound algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel filter estimation algorithm for segmentation on a LAN of workstations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dion</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Chamaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONPAR 94 - VAPP V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Lyon, France</w:t>
+              <w:t xml:space="preserve">the Seeven SIAM conference on parallel processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, San Fransico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355336v1</w:t>
+                <w:t xml:space="preserve">hal-01355343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the token distribution problem on k-ary d-cube networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diderich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Symp. on Parallel Architectures, algorithms and networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Kanazan, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel color quantization on a LAN of workstations with distributed storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6656,152 +6656,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PVM User Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel filter estimation algorithm for segmentation on a LAN of workstations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing two probalistic models of computational complexity of branch and bound algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Seeven SIAM conference on parallel processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, San Fransico, United States</w:t>
+              <w:t xml:space="preserve">CONPAR 94 - VAPP V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355343v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-fast contour tracking with application to thinning</w:t>
               </w:r>
@@ -6863,234 +6863,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel thinning algorithm using the bounding boxes technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ubéda</w:t>
+                <w:t xml:space="preserve">Multiscale parallel thinning algoroithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ubeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the international workshop on Algorithms and parallel VLSI architectures II </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, Bonas, France</w:t>
+              <w:t xml:space="preserve">CONPAR 92 - VAPP V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355327v1</w:t>
+                <w:t xml:space="preserve">hal-01355331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of thinning algorithms on distributed memory machines</w:t>
+                <w:t xml:space="preserve">A parallel thinning algorithm using the bounding boxes technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transputer 92</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, Arc-et-senans, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the international workshop on Algorithms and parallel VLSI architectures II </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Bonas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355332v1</w:t>
+                <w:t xml:space="preserve">hal-01355327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale parallel thinning algoroithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Ubeda</w:t>
+                <w:t xml:space="preserve">Comparison of thinning algorithms on distributed memory machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONPAR 92 - VAPP V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, Lyon, France</w:t>
+              <w:t xml:space="preserve">Transputer 92</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Arc-et-senans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355331v1</w:t>
+                <w:t xml:space="preserve">hal-01355332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image processing algorithms on distributed memory machines</w:t>
               </w:r>
@@ -7326,51 +7326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation au Parallélisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8011,51 +8011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Galice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8692,51 +8692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Znaidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/745069" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel Dum&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li W." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2028029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Dohler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.12.017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGSHQ9VC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saraydaryan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ubeda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.39-64" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-H8RPP5DJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bretto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez &#381;erovnik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80985-X" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barberet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebourgeois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(98)00076-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRG88DWL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigouroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lozano Vincent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuonen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357885v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Ferreira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marion-Poty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Martinez-Medina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad-Kassem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grumbach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubl&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816034v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351498" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2009.5450196" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383185v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Legrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405454v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jombart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395594v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395598v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72354-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395599v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73655-6_12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395108v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Bryce" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.C Dekker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Etalle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405486v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402742v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMP.2007.16" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.487" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402744v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mullins" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402750v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368058v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedher Houda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valois Fabrice" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tabbane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099007v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gomez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Steer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856855v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0037126" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K889VRKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Josselin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Chamaret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wagner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356140v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rau-Chaplin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495214v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cal&#233;gari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guidec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357171v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357170v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356213v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355349v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355358v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355325v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355336v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gengler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355346v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diderich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355338v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355343v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355327v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355331v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857060v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jin Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ribas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://framabook.org/logiciels-et-objets-libres/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355288v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358599v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358582v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358580v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368061v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368086v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368094v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo R. Rodriguez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gkantsidis Christos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068297v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077648v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070239v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100249v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bouassida" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guyot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Raffo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071557v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hooshmand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Znaidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/745069" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel Dum&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li W." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2028029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Dohler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.12.017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGSHQ9VC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saraydaryan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ubeda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.39-64" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-H8RPP5DJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bretto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez &#381;erovnik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80985-X" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barberet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebourgeois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(98)00076-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRG88DWL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigouroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lozano Vincent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuonen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357885v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Ferreira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marion-Poty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Martinez-Medina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad-Kassem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grumbach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubl&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816034v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351498" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2009.5450196" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383185v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Legrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405454v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jombart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395594v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383174v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMP.2007.16" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395598v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72354-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73655-6_12" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Bryce" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.C Dekker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Etalle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405486v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275178v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.487" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402744v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mullins" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402750v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368058v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedher Houda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valois Fabrice" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tabbane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099007v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gomez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Steer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856855v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0037126" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K889VRKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Josselin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Chamaret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wagner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356140v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rau-Chaplin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356213v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495214v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cal&#233;gari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guidec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357171v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357170v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355349v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355358v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355325v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355343v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355346v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gengler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diderich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355338v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355336v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355331v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355327v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355332v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857060v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jin Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ribas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://framabook.org/logiciels-et-objets-libres/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355288v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358599v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358582v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358580v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368061v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368086v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368094v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo R. Rodriguez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gkantsidis Christos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068297v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077648v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070239v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100249v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bouassida" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guyot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Raffo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071557v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hooshmand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>