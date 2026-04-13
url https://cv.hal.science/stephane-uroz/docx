--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -813,696 +813,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidification-based mineral weathering mechanism involves a glucose/methanol/choline oxidoreductase in Caballeronia mineralivorans PML1(12)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine Cochet</w:t>
+                <w:t xml:space="preserve">Collimonas rhizosphaerae sp. nov., a novel species isolated from the beech rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Paris</w:t>
+                <w:t xml:space="preserve">Ségolène Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Oger</w:t>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bocquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.01221-24⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (7), pp.006481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771098v1</w:t>
+                <w:t xml:space="preserve">hal-04672474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback effect of the size of mineral particles on the molecular mechanisms employed by Caballeronia mineralivorans PML1(12) to weather minerals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+                <w:t xml:space="preserve">Draft genome sequence of Collimonas sp. strain H4R21, an effective mineral-weathering bacterial strain isolated from the beech rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morin E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rey M.W.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Materials Degradation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00308-24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41529-024-00544-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04864217v1</w:t>
+                <w:t xml:space="preserve">hal-04672477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequence of Collimonas sp. strain H4R21, an effective mineral-weathering bacterial strain isolated from the beech rhizosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morin E.</w:t>
+                <w:t xml:space="preserve">Feedback effect of the size of mineral particles on the molecular mechanisms employed by Caballeronia mineralivorans PML1(12) to weather minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia Blanco Nouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-024-00544-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mra.00308-24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04672477v1</w:t>
+                <w:t xml:space="preserve">hal-04864217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collimonas rhizosphaerae sp. nov., a novel species isolated from the beech rhizosphere</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+                <w:t xml:space="preserve">Acidification-based mineral weathering mechanism involves a glucose/methanol/choline oxidoreductase in Caballeronia mineralivorans PML1(12)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia Blanco Nouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bocquart</w:t>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi Kumar</w:t>
+                <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 74 (7), pp.006481. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.01221-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672474v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cultivation regimes of Morchella sextelata trigger shifts in the community assemblage and ecological traits of soil bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The non-ribosomal peptide synthetase-independent siderophore (NIS) rhizobactin produced by Caballeronia mineralivorans PML1(12) confers the ability to weather minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia Blanco Nouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianpeng Gao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fengqin He</w:t>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1257905⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (10), pp.0045323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.00453-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216180v1</w:t>
+                <w:t xml:space="preserve">hal-04297012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral weathering by Collimonas pratensis PMB3(1) as a function of mineral properties, solution chemistry and carbon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1547,2252 +1547,2252 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Materials Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (1), pp.76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41529-023-00396-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scleromatobacter humisilvae gen. nov., sp. nov., a novel bacterium isolated from oak forest soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The cultivation regimes of Morchella sextelata trigger shifts in the community assemblage and ecological traits of soil bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianpeng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mieszkin</w:t>
+                <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Trouche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+                <w:t xml:space="preserve">Fengqin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005793⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5), pp.1257905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1257905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236566v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The non-ribosomal peptide synthetase-independent siderophore (NIS) rhizobactin produced by Caballeronia mineralivorans PML1(12) confers the ability to weather minerals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Paris</w:t>
+                <w:t xml:space="preserve">Scleromatobacter humisilvae gen. nov., sp. nov., a novel bacterium isolated from oak forest soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mieszkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+                <w:t xml:space="preserve">Julien Ancousture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phil M. Oger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Turpault</w:t>
+                <w:t xml:space="preserve">Youssef Raouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 89 (10), pp.0045323. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (3), pp.005793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.00453-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297012v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and transcriptomic characterization of the Collimonas quorum sensing genes and regulon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice M.S. Rodrigues</w:t>
+                <w:t xml:space="preserve">The mineral weathering ability of Collimonas pratensis PMB3(1) involves a Malleobactin-mediated iron acquisition system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiac100⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (2), pp. 784-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03915632v1</w:t>
+                <w:t xml:space="preserve">hal-03194986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mineral weathering ability of Collimonas pratensis PMB3(1) involves a Malleobactin-mediated iron acquisition system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent progress in understanding the ecology and molecular genetics of soil mineral weathering bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15508⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (9), pp.882-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2022.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194986v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in understanding the ecology and molecular genetics of soil mineral weathering bacteria</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genomic and transcriptomic characterization of the Collimonas quorum sensing genes and regulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fauchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M.S. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (9), pp.882-897. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2022.01.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiac100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614493v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidisoma silvae sp. nov. and Acidisoma cellulosilytica sp. nov., Two Acidophilic Bacteria Isolated from Decaying Wood, Hydrolyzing Cellulose and Producing Poly-3-hydroxybutyrate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forest plant cover and mineral type determine the diversity and composition of mineral-colonizing fungal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Pouder</w:t>
+                <w:t xml:space="preserve">Y. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fauchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9102053⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105, pp.103334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2021.103334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357174v1</w:t>
+                <w:t xml:space="preserve">hal-03336939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic tracing reveals single-cell assimilation of a macroalgal polysaccharide by a few marine Flavobacteria and Gammaproteobacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Thomas</w:t>
+                <w:t xml:space="preserve">Acidisoma silvae sp. nov. and Acidisoma cellulosilytica sp. nov., Two Acidophilic Bacteria Isolated from Decaying Wood, Hydrolyzing Cellulose and Producing Poly-3-hydroxybutyrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mieszkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwen Le Duff</w:t>
+                <w:t xml:space="preserve">Eva Pouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ting-Di Wu</w:t>
+                <w:t xml:space="preserve">Christelle Simon-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Alain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (10), pp.3062-3075. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (10), pp.2053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-00987-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9102053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220808v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a novel type of glucose dehydrogenase involved in the mineral weathering ability of Collimonas pratensis strain PMB3(1)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isotopic tracing reveals single-cell assimilation of a macroalgal polysaccharide by a few marine Flavobacteria and Gammaproteobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwen Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting-Di Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa232⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (10), pp.3062-3075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-021-00987-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000681v1</w:t>
+                <w:t xml:space="preserve">hal-03220808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak decaying wood harbors taxonomically and functionally different bacterial communities in sapwood and heartwood</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of a novel type of glucose dehydrogenase involved in the mineral weathering ability of Collimonas pratensis strain PMB3(1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108160⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97 (1), pp.fiaa232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195736v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest plant cover and mineral type determine the diversity and composition of mineral-colonizing fungal communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oak decaying wood harbors taxonomically and functionally different bacterial communities in sapwood and heartwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mieszkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Colin</w:t>
+                <w:t xml:space="preserve">P. Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-P. Turpault</w:t>
+                <w:t xml:space="preserve">C. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fauchery</w:t>
+                <w:t xml:space="preserve">C. Lambrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Buée</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 105, pp.103334. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2021.103334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336939v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual transcriptomics and proteomics analyses of the early stage of interaction between Caballeronia mineralivorans PML1(12) and mineral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Draft Genome Sequence of Collimonas pratensis Strain PMB3(1), an Effective Mineral-Weathering and Chitin-Hydrolyzing Bacterial Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Uroz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15159⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (37), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00601-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902180v1</w:t>
+                <w:t xml:space="preserve">hal-02939115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Collimonas pratensis Strain PMB3(1), an Effective Mineral-Weathering and Chitin-Hydrolyzing Bacterial Strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual transcriptomics and proteomics analyses of the early stage of interaction between Caballeronia mineralivorans PML1(12) and mineral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (37), </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 22 (9), pp.3838-3862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.00601-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939115v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil parameters, land use, and geographical distance drive soil bacterial communities along a European transect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant Symbionts Are Engineers of the Plant-Associated Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Plassart</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-36867-2⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (10), pp.905-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2019.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067245v1</w:t>
+                <w:t xml:space="preserve">hal-02334474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Symbionts Are Engineers of the Plant-Associated Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+                <w:t xml:space="preserve">A microcosm approach highlights the response of soil mineral weathering bacterial communities to an increase of K and Mg availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Nicolitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Feucherolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L Churin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fauchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.-P Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (10), pp.905-916. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2019.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-50730-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334474v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microcosm approach highlights the response of soil mineral weathering bacterial communities to an increase of K and Mg availability</w:t>
+                <w:t xml:space="preserve">Orchard Conditions and Fruiting Body Characteristics Drive the Microbiome of the Black Truffle Tuber aestivum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Nicolitch</w:t>
+                <w:t xml:space="preserve">Richard Splivallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Feucherolles</w:t>
+                <w:t xml:space="preserve">Maryam Vahdatzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L Churin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Fauchery</w:t>
+                <w:t xml:space="preserve">Jose G Maciá-Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-P Turpault</w:t>
+                <w:t xml:space="preserve">Virginie Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-50730-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913039v1</w:t>
+                <w:t xml:space="preserve">hal-02264371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchard Conditions and Fruiting Body Characteristics Drive the Microbiome of the Black Truffle Tuber aestivum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum to “Caballeronia mineralivorans sp. nov., isolated from oak-Scleroderma citrinum mycorrhizosphere” [Syst. Appl. Microbiol. 40 (2017) 345–351]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Vahdatzadeh</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01437⟩</w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (3), pp.423-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2019.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264371v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Caballeronia mineralivorans sp. nov., isolated from oak-Scleroderma citrinum mycorrhizosphere” [Syst. Appl. Microbiol. 40 (2017) 345–351]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil parameters, land use, and geographical distance drive soil bacterial communities along a European transect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Uroz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dorothy Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (3), pp.423-424. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2019.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-36867-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122345v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of soil pedogenesis on the diversity and composition of fungal communities across the California soil chronosequence of Mendocino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P E Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J J T Tech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3863,516 +3863,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HqiA, a novel quorum-quenching enzyme which expands the AHL lactonase family</w:t>
+                <w:t xml:space="preserve">Ancestral alliances: Plant mutualistic symbioses with fungi and bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Torres</w:t>
+                <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Salto</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Barker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-01176-7⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 356 (6340), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aad4501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568881v1</w:t>
+                <w:t xml:space="preserve">hal-01606874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancestral alliances: Plant mutualistic symbioses with fungi and bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification, distribution, and quantification of biominerals in a deciduous forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Martin</w:t>
+                <w:t xml:space="preserve">Christophe Calvaruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aad4501⟩</w:t>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (2), pp.296-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606874v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, distribution, and quantification of biominerals in a deciduous forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Krieger</w:t>
+                <w:t xml:space="preserve">Mineral types and tree species determine the functional and taxonomic structures of forest soil bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Calvaruso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Morlot</w:t>
+                <w:t xml:space="preserve">Océane Nicolitch-Café</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gbi.12223⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83 (5), pp.e02684-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02684-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594541v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral types and tree species determine the functional and taxonomic structures of forest soil bacterial communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Colin</w:t>
+                <w:t xml:space="preserve">HqiA, a novel quorum-quenching enzyme which expands the AHL lactonase family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fauchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Nicolitch-Café</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilia Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 83 (5), pp.e02684-16. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02684-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-01176-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548673v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil networks become more connected and take up more carbon as nature restoration progresses.</w:t>
               </w:r>
@@ -4531,51 +4531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4652,64 +4652,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Nicolitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fauchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4769,90 +4769,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic and functional shifts in the beech rhizosphere microbiome across a natural soil toposequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Nicolitch-Café</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. van Nostrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Z Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.1-17. </w:t>
@@ -4907,51 +4907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caballeronia mineralivorans sp. nov., isolated from oak-Scleroderma citrinum mycorrhizosphere.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (6), pp.345-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4979,1695 +4979,1695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal changes of bacterial communities in the &amp;lt;i&amp;gt;Tuber melanosporum &amp;lt;/i&amp;gt; ectomycorrhizosphere during ascocarp development</w:t>
+                <w:t xml:space="preserve">Soil Parameters Drive the Structure, Diversity and Metabolic Potentials of the Bacterial Communities Across Temperate Beech Forest Soil Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+                <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
+                <w:t xml:space="preserve">A. Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Tacon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+                <w:t xml:space="preserve">P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-015-0679-7⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (2), pp.482-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-015-0669-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477465v1</w:t>
+                <w:t xml:space="preserve">hal-01579572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil type determines the distribution of nutrient mobilizing bacterial communities in the rhizosphere of beech trees</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temporal changes of bacterial communities in the &amp;lt;i&amp;gt;Tuber melanosporum &amp;lt;/i&amp;gt; ectomycorrhizosphere during ascocarp development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.09.018⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (5), pp.389-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-015-0679-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490771v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of the forest microbiome: Highlights of temperate and boreal ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil type determines the distribution of nutrient mobilizing bacterial communities in the rhizosphere of beech trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Nicolitch-Café</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 103, pp.471-488. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.09.006⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 103, pp.429-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01490075v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific impacts of beech and Norway spruce on the structure and diversity of the rhizosphere and soil microbial communities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecology of the forest microbiome: Highlights of temperate and boreal ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mieszkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep27756⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103, pp.471-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01579579v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral Type and Solution Chemistry Affect the Structure and Composition of Actively Growing Bacterial Communities as Revealed by Bromodeoxyuridine Immunocapture and 16S rRNA Pyrosequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific impacts of beech and Norway spruce on the structure and diversity of the rhizosphere and soil microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kelly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Colin</w:t>
+                <w:t xml:space="preserve">E. Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-P. Turpault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. -P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 72 (2), pp.428-442. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-016-0774-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep27756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916112v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Parameters Drive the Structure, Diversity and Metabolic Potentials of the Bacterial Communities Across Temperate Beech Forest Soil Sequences</w:t>
+                <w:t xml:space="preserve">Mineral Type and Solution Chemistry Affect the Structure and Composition of Actively Growing Bacterial Communities as Revealed by Bromodeoxyuridine Immunocapture and 16S rRNA Pyrosequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Cebron</w:t>
+                <w:t xml:space="preserve">L. Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Frey-Klett</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 71 (2), pp.482-493. </w:t>
+              <w:t xml:space="preserve">, 2016, 72 (2), pp.428-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-015-0669-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-016-0774-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579572v1</w:t>
+                <w:t xml:space="preserve">hal-02916112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil conditions and land use intensification effects on soil microbial communities across a range of European field sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Draft Genome Sequence of Burkholderia sp. Strain PML1(12), an Ectomycorrhizosphere-Inhabiting Bacterium with Effective Mineral-Weathering Ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce C. Thomson</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phil Oger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.06.012⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00798-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269419v1</w:t>
+                <w:t xml:space="preserve">hal-02916120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mineralosphere Concept: Mineralogical Control of the Distribution and Function of Mineral-associated Bacterial Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Catherine Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrella Lepleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (12), pp.751 - 762. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tim.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Burkholderia sp. Strain PML1(12), an Ectomycorrhizosphere-Inhabiting Bacterium with Effective Mineral-Weathering Ability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Uroz</w:t>
+                <w:t xml:space="preserve">Soil conditions and land use intensification effects on soil microbial communities across a range of European field sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce C. Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phil Oger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rob I. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (4), </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88, pp.403-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00798-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916120v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bactéries, des partenaires méconnus de la truffe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity and structure of bacterial communities associated with Phanerochaete chrysosporium during wood decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François F. Le Tacon</w:t>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639023v1</w:t>
+                <w:t xml:space="preserve">hal-01010621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlights on progress in forest soil biology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and function of bacterial communities in ageing soils: Insights from the Mendocino ecological staircase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Tech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. A. Sawaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H. J. Leveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69, pp.265-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/56266⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01198683v1</w:t>
+                <w:t xml:space="preserve">hal-01268570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and structure of bacterial communities associated with Phanerochaete chrysosporium during wood decay</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highlights on progress in forest soil biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cebron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12347⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hors série (2014), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/56266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01010621v1</w:t>
+                <w:t xml:space="preserve">hal-01198683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and function of bacterial communities in ageing soils: Insights from the Mendocino ecological staircase</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les bactéries, des partenaires méconnus de la truffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (2), pp.16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01268570v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperçu des avancées dans le domaine de la biologie des sols forestiers</w:t>
               </w:r>
@@ -6679,51 +6679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Noémie Candice Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6787,103 +6787,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black truffle-associated bacterial communities during the development and maturation of Tuber melanosporum ascocarps and putative functional roles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joy D. van Nostrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jizhong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (9), pp.2831-2847. </w:t>
@@ -6915,1408 +6915,1408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved method compatible with metagenomic analyses to extract genomic DNA from soils in Tuber melanosporum orchards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
+                <w:t xml:space="preserve">A short-term mineral amendment impacts the mineral weathering bacterial communities in an acidic forest soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrella Lepleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Murat</w:t>
+                <w:t xml:space="preserve">Christelle Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Deveaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+                <w:t xml:space="preserve">Jean-Louis Churin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 115 (1), pp.163 - 170. </w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164 (7), pp.729 - 739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.12205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2013.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268072v1</w:t>
+                <w:t xml:space="preserve">hal-01268300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase of apatite dissolution rate by Scots pine roots associated or not with Burkholderia glathei PML1(12)Rp in open-system flow microcosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvaruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 106, pp.287 - 306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2012.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Profiling and Distribution of the Forest Soil Bacterial Communities Along the Soil Mycorrhizosphere Continuum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J-Claude J.-C. Pierrat</w:t>
+                <w:t xml:space="preserve">An improved method compatible with metagenomic analyses to extract genomic DNA from soils in Tuber melanosporum orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Peter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Buée</w:t>
+                <w:t xml:space="preserve">Chloé Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-013-0199-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (1), pp.163 - 170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.12205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01001500v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic and functional diversity of Streptomyces in a forest soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional Profiling and Distribution of the Forest Soil Bacterial Communities Along the Soil Mycorrhizosphere Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+                <w:t xml:space="preserve">J-Claude J.-C. Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Toussaint</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
+                <w:t xml:space="preserve">M. M. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6968.12126⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (2), pp.404 - 415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-013-0199-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655681v1</w:t>
+                <w:t xml:space="preserve">hal-01001500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Assays and Metagenomic Analyses Reveals Differences between the Microbial Communities Inhabiting the Soil Horizons of a Norway Spruce Plantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+                <w:t xml:space="preserve">Taxonomic and functional diversity of Streptomyces in a forest soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panos Ioannidis</w:t>
+                <w:t xml:space="preserve">Maxime Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Lengelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+                <w:t xml:space="preserve">Pierre-Vincent Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0055929⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 342 (2), pp.157-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6968.12126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119698v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short-term mineral amendment impacts the mineral weathering bacterial communities in an acidic forest soil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional Assays and Metagenomic Analyses Reveals Differences between the Microbial Communities Inhabiting the Soil Horizons of a Norway Spruce Plantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Churin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+                <w:t xml:space="preserve">Panos Ioannidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lengelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2013.03.022⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0055929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01268300v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of the Abundance of Betaproteobacteria on Mineral Surfaces with Mineral Weathering in Forest Soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minerals Affect the Specific Diversity of Forest Soil Bacterial Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lepleux</w:t>
+                <w:t xml:space="preserve">Christine Delaruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Turpault</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Claude Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00996-12⟩</w:t>
+              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (1), pp.88 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01490451.2010.523764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122800v1</w:t>
+                <w:t xml:space="preserve">hal-01053135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct Ectomycorrhizospheres Share Similar Bacterial Communities as Revealed by Pyrosequencing-Based Analysis of 16S rRNA Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (8), pp. 3020-3024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.06742-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct Ectomycorrhizospheres Share Similar Bacterial Communities as Revealed by Pyrosequencing-Based Analysis of 16S rRNA Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (8), pp.3020 - 3024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.06742-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minerals Affect the Specific Diversity of Forest Soil Bacterial Communities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation of the Abundance of Betaproteobacteria on Mineral Surfaces with Mineral Weathering in Forest Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Mareschal</w:t>
+                <w:t xml:space="preserve">C. Lepleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-Claude Pierrat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 29 (1), pp.88 - 98. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (19), pp.7114-7119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01490451.2010.523764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00996-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053135v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerals Affect the Specific Diversity of Forest Soil Bacterial Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delaruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8338,51 +8338,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (1), pp. 88-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01490451.2010.523764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916136v1</w:t>
@@ -8393,1663 +8393,1663 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation of the Abundance of Betaproteobacteria on Mineral Surfaces with Mineral Weathering in Forest Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lepleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Uroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (19), pp. 7114-7119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.00996-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas fluorescens BBc6R8 type III secretion mutants no longer promote ectomycorrhizal symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long term impact of mineral amendment on the distribution of the mineral weathering associated bacterial communities from the beech Scleroderma citrinum ectomycorrhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angéla Cusano</w:t>
+                <w:t xml:space="preserve">L. van Scholl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Burlinson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Palin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (11), pp.2275-2282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2010.00209.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650375v1</w:t>
+                <w:t xml:space="preserve">hal-02916138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la diversité à la fonction des Sols peu anthropisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Uroz</w:t>
+                <w:t xml:space="preserve">Diversity to the function of low soil anthropised</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Marmeisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Marmeisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Buée</w:t>
+                <w:t xml:space="preserve">Yves Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Dessaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Faure</w:t>
+                <w:t xml:space="preserve">Denis Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 319, pp.39-43</w:t>
+              <w:t xml:space="preserve">, 2011, 319, pp.39 - 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958002v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laccaria bicolor S238N improves Scots pine mineral nutrition by increasing root nutrient uptake from soil minerals but does not increase mineral weathering (vol 328, pg 145, 2010)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial weathering and its contribution to nutrient cycling in temperate forest ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrella Lepleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Calvaruso</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antoine Kies</w:t>
+                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-011-0915-7⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (9), pp.820-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643917v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00682028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial weathering and its contribution to nutrient cycling in temperate forest ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+                <w:t xml:space="preserve">Laccaria bicolor S238N improves Scots pine mineral nutrition by increasing root nutrient uptake from soil minerals but does not increase mineral weathering (vol 328, pg 145, 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Calvaruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe M. Oger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Collignon</w:t>
+                <w:t xml:space="preserve">Elisabeth Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
+                <w:t xml:space="preserve">Antoine Kies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 162 (9), pp.820-831. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 346 (1-2), pp.401 - 401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-011-0915-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00682028v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasons differently impact the structure of mineral weathering bacterial communities in beech and spruce stands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudomonas fluorescens BBc6R8 type III secretion mutants no longer promote ectomycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéla Cusano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Collignon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Burlinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.05.008⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (2), pp.203-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2010.00209.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916140v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking diversity to function: highlight on the mineral weathering bacteria</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De la diversité à la fonction des Sols peu anthropisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marmeisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Journal of Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 319, pp.39-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/s11535-011-0053-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02644684v1</w:t>
+                <w:t xml:space="preserve">hal-02958002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity to the function of low soil anthropised</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasons differently impact the structure of mineral weathering bacterial communities in beech and spruce stands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (10), pp.2012-2022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642096v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term impact of mineral amendment on the distribution of the mineral weathering associated bacterial communities from the beech Scleroderma citrinum ectomycorrhizosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Frey-Klett</w:t>
+                <w:t xml:space="preserve">Linking diversity to function: highlight on the mineral weathering bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Central European Journal of Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.817-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11535-011-0053-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.07.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02916138v1</w:t>
+                <w:t xml:space="preserve">hal-02644684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacterial genus Collimonas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyrosequencing reveals a contrasted bacterial diversity between oak rhizosphere and surrounding soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan H. J. Leveau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wietse de Boer</w:t>
+                <w:t xml:space="preserve">Claude Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (2), pp.281-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00117.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.02010.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658848v1</w:t>
+                <w:t xml:space="preserve">hal-02667042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrosequencing reveals a contrasted bacterial diversity between oak rhizosphere and surrounding soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laccaria bicolor S238N improves Scots pine mineral nutrition by increasing root nutrient uptake from soil minerals but does not increase mineral weathering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Calvaruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Murat</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Kies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 328 (1-2), pp.145-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-009-0092-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00117.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667042v1</w:t>
+                <w:t xml:space="preserve">hal-02658161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laccaria bicolor S238N improves Scots pine mineral nutrition by increasing root nutrient uptake from soil minerals but does not increase mineral weathering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+                <w:t xml:space="preserve">The bacterial genus Collimonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan H. J. Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietse de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-009-0092-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (2), pp.281-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.02010.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02658161v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of ectomycorrhizal communities in forest ecosystem processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdala Gamby Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (5), pp.679-698. </w:t>
@@ -10099,77 +10099,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of forest trees on the distribution of mineral weathering-associated bacterial communities of the scleroderma citrinum mycorrhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Calvaruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10227,1147 +10227,1147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient mineral weathering is a distinctive functional trait of the bacterial genus Collimonas</w:t>
+                <w:t xml:space="preserve">Mineral weathering by bacteria: ecology, actors and mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvaruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Calvaruso</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (8), pp.378-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2009.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.07.031⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659896v1</w:t>
+                <w:t xml:space="preserve">hal-02659297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between mycorrhizal fungi and mycorrhizosphere bacteria during mineral weathering: Budget analysis and bacterial quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Koele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Koele</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ernst E. Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 (9), pp.1935-1942. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.06.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">454 Pyrosequencing analyses of forest soils reveal an unexpectedly high fungal diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R.H. Nilsson</w:t>
+                <w:t xml:space="preserve">Efficient mineral weathering is a distinctive functional trait of the bacterial genus Collimonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Calvaruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietse de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03003.x⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (10), pp.2178-2186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667034v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quorum Sensing and Quorum Quenching: The Yin and Yang of Bacterial Communication</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">454 Pyrosequencing analyses of forest soils reveal an unexpectedly high fungal diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlis Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.200800521⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 184 (2), pp.449-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03003.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-02122861v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral weathering by bacteria: ecology, actors and mechanisms</w:t>
+                <w:t xml:space="preserve">Quorum Sensing and Quorum Quenching: The Yin and Yang of Bacterial Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 17 (8), pp.378-387. </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (2), pp.205-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2009.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.200800521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659297v1</w:t>
+                <w:t xml:space="preserve">hal-02122861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple microplate assays to measure iron mobilization and oxalate secretion by ectomycorrhizal tree roots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degradation of N-acyl homoserine lactone quorum sensing signal molecules by forest root-associated fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rineau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean J. Garbaye</w:t>
+                <w:t xml:space="preserve">Jussi Heinonsalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 40 (9), pp.2460-2463. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (2), pp.271-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00477.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661229v1</w:t>
+                <w:t xml:space="preserve">hal-02656843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rhodococcus qsdA-Encoded Enzyme Defines a Novel Class of Large-Spectrum Quorum-Quenching Lactonases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chapelle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 74 (5), pp.1357-1366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.02014-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of N-acyl homoserine lactone quorum sensing signal molecules by forest root-associated fungi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple microplate assays to measure iron mobilization and oxalate secretion by ectomycorrhizal tree roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jussi Heinonsalo</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean J. Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (9), pp.2460-2463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00477.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02656843v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rhodococcus qsdA-encoded enzyme defines a novel class of large-spectrum quorum-quenching lactonases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-T. Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 74, pp.1357-1366</w:t>
@@ -11390,342 +11390,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la substitution d'essence sur le fonctionnement et la durabilité des écosystèmes forestiers : l'apport des travaux pluridisciplinaires menés en forêt de Breuil Chenue - Morvan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques J. Ranger</w:t>
+                <w:t xml:space="preserve">Effect of the Mycorrhizosphere on the Genotypic and Metabolic Diversity of the Bacterial Communities Involved in Mineral Weathering in a Forest Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvaruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Claude Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gelhaye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bonnaud</w:t>
+                <w:t xml:space="preserve">C Mustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (9), pp.3019-3027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00121-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664164v1</w:t>
+                <w:t xml:space="preserve">hal-01195006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Mycorrhizosphere on the Genotypic and Metabolic Diversity of the Bacterial Communities Involved in Mineral Weathering in a Forest Soil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J-Claude Pierrat</w:t>
+                <w:t xml:space="preserve">Effet de la substitution d'essence sur le fonctionnement et la durabilité des écosystèmes forestiers : l'apport des travaux pluridisciplinaires menés en forêt de Breuil Chenue - Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Ranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bienaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Mustin</w:t>
+                <w:t xml:space="preserve">M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bourgogne Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.45-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195006v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-acyl homoserine lactones are degraded via an amidolytic activity in Comamonas sp. strain D1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siri Ram Chhabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11853,51 +11853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Cámara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 151 (10), pp.3313-3322. </w:t>
@@ -11948,51 +11948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-hexanoyl-l-homoserine lactone,a mediator of bacterial quorum-sensing regulation,exhibits plant-dependent stability and may be inactivated by germinating Lotus corniculatus seedlings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Raffoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12094,51 +12094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial populations in the rhizosphere of tobacco plants producing the quorum-sensing signals hexanoyl-homoserine lactone and 3-oxo-hexanoyl-homoserine lactone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy d'Angelo-Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12240,51 +12240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ti Plasmid of Agrobacterium tumefaciens Harbors an attM-Paralogous Gene, aiiB, Also Encoding N-Acyl Homoserine Lactonase Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12540,51 +12540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Throughput Screening of Fosmid Libraries for Increased Identification of Novel N-Acyl Homoserine Lactone Degrading Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Environmental Genomics (MEG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2605, Springer US, pp.227-240, 2023, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12769,77 +12769,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of Fungal High Molecular Weight Genomic DNA from Environmental Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fauchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12912,51 +12912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for N-AHSL-Based-Signaling Interfering Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">METAGENOMICS: METHODS AND PROTOCOLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1539 (Chapter 18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13003,64 +13003,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Environmental Genomics (MEG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1399, </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13111,51 +13111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for N-AHSL-Based-Signaling Interfering Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metagenomics. Methods in Molecular Biology (Methods and Protocols)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203-217, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13264,51 +13264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michael Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan H. J. Leveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">oint Conference of the 12th Conference of the European-Foundation-for-Plant-Pathology (EFPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European foundation for plant pathology.; French Society for Phytopathology., May 2017, Dordrecht, France. pp.14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13336,320 +13336,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black truffles as a model in microbial ecology to analyse fungal-bacterial interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Palin</w:t>
+                <w:t xml:space="preserve">Impact of nutrient availability on the diversity, function and functioning of the forest soil bacterial communities: insights from the soil succession of the forest experimental site of Montiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Nicolitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Labex ARBRE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Champenoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948271v1</w:t>
+                <w:t xml:space="preserve">hal-03339707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nutrient availability on the diversity, function and functioning of the forest soil bacterial communities: insights from the soil succession of the forest experimental site of Montiers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+                <w:t xml:space="preserve">Black truffles as a model in microbial ecology to analyse fungal-bacterial interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Splivallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Nicolitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Buée</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labex ARBRE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Champenoux, France</w:t>
+              <w:t xml:space="preserve">16th International Symposium on Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339707v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of soil type on the beech fine root distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvaruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13707,575 +13707,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Active Forest Soil Bacteria during Mineral Weathering</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution of metagenomics to the study of mineral weathering bacterial communities in forest soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietse de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t>
+              <w:t xml:space="preserve">MEM days (Meta’omics of the microbial ecosystems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269132v1</w:t>
+                <w:t xml:space="preserve">hal-02796164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of metagenomics to the study of mineral weathering bacterial communities in forest soils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of Active Forest Soil Bacteria during Mineral Weathering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L-C. Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEM days (Meta’omics of the microbial ecosystems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796164v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of culture-independent and dependent approach reveals positive correlation between abundance of Beta-proteobacteria and mineral weathering in nutrient-poor forest soil</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taxonomic and functional diversity of Streptomyces in a forest soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME14) "The Power of the Small"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Coppenague, Danemark</w:t>
+              <w:t xml:space="preserve">Journées Actinomycètes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745200v1</w:t>
+                <w:t xml:space="preserve">hal-01269133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic and functional diversity of Streptomyces in a forest soil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of culture-independent and dependent approach reveals positive correlation between abundance of Beta-proteobacteria and mineral weathering in nutrient-poor forest soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrella Lepleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Actinomycètes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME14) "The Power of the Small"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Coppenague, Danemark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269133v1</w:t>
+                <w:t xml:space="preserve">hal-02745200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomics of the forest soil microbiome: from diversity to function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Coince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. EcoFINDERS WP3 workshop : 'Strategies and tools for sampling, DNA extraction, DNA sequencing and bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
@@ -14304,103 +14304,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life as the catalyst of mineral weathering in acidic forest ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Calvaruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t>
@@ -14429,103 +14429,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et suivi des bactéries et gènes impliqués dans l’altération des minéraux et la fertilité des sols forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietse de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FRB 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
@@ -14580,842 +14580,842 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des méthodes de purification de l’ADN fongique de haute qualité pour le séquençage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Fauchery</w:t>
+                <w:t xml:space="preserve">L'aubier et le duramen de chêne sélectionnent des communautés bactériennes taxonomiquement et fonctionnellement différentes au cours de leur décomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mieszkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor V. Grigoriev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+                <w:t xml:space="preserve">Cyrille Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lambrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Buée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne, Bussang</w:t>
+              <w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340857v1</w:t>
+                <w:t xml:space="preserve">hal-03194922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la diversité des bactéries marines dégradant les macroalgues par marquage isotopique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+                <w:t xml:space="preserve">Diversité taxonomique et fonctionnelle des communautés bactériennes colonisant le duramen et l’aubier du chêne sessile (Quercus petraea) en decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mieszkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Leroux</w:t>
+                <w:t xml:space="preserve">Perrine Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lambrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXème colloque AFEM</w:t>
+              <w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145502v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération entre des bactéries solubilisatrices de phosphate et le champignon mycorhizien à arbuscule Rhizophagus irregularis dans la nutrition phosphatée de la pomme de terre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation des méthodes de purification de l’ADN fongique de haute qualité pour le séquençage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fauchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Sportes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claude Plassart</w:t>
+                <w:t xml:space="preserve">Igor V. Grigoriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX. Colloque de l'Association Francophone d'Ecologie Microbienne, AFEM 2019, Fonctions et diversité des microbiotes dans les environnements naturels et anthropisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t>
+              <w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne, Bussang</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737605v1</w:t>
+                <w:t xml:space="preserve">hal-03340857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms involved in mineral weathering ability of Collimonas sp. PMB3.1 isolated from the oak-Scleroderma citrinum mycorrhizosphere</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploration de la diversité des bactéries marines dégradant les macroalgues par marquage isotopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwen Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe Colloque de l’Association Francophone d’Ecologie Microbienne (AFEM2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bussang (Vosges), France</w:t>
+              <w:t xml:space="preserve">IXème colloque AFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887168v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aubier et le duramen de chêne sélectionnent des communautés bactériennes taxonomiquement et fonctionnellement différentes au cours de leur décomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Richet</w:t>
+                <w:t xml:space="preserve">Coopération entre des bactéries solubilisatrices de phosphate et le champignon mycorhizien à arbuscule Rhizophagus irregularis dans la nutrition phosphatée de la pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boussageon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Bach</w:t>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lambrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Augusto</w:t>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
+              <w:t xml:space="preserve">IX. Colloque de l'Association Francophone d'Ecologie Microbienne, AFEM 2019, Fonctions et diversité des microbiotes dans les environnements naturels et anthropisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194922v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité taxonomique et fonctionnelle des communautés bactériennes colonisant le duramen et l’aubier du chêne sessile (Quercus petraea) en decomposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular mechanisms involved in mineral weathering ability of Collimonas sp. PMB3.1 isolated from the oak-Scleroderma citrinum mycorrhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
+              <w:t xml:space="preserve">IXe Colloque de l’Association Francophone d’Ecologie Microbienne (AFEM2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bussang (Vosges), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340841v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest tree species shape their soil microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 4 congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands. 2015</w:t>
@@ -15444,103 +15444,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of soil type on the structure of the microbial communities: Insights from the Montiers-sur-Saulx soil succession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Nicolitch-Café</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Global Soil Biodiversity Conference : Assessing Soil Biodiversity and its Role for Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t>
@@ -15569,103 +15569,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest tree species shape their soil microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Global Soil Biodiversity Conference : Assessing Soil Biodiversity and its Role for Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t>
@@ -15694,103 +15694,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation taxonomique et fonctionnelle des communautés bactériennes associées à la surface des minéraux : Combinaison d’approches non-cultivable et cultivable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrella Lepleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Ecole Thématique Expert Génomique Environnementale (ETEGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aussois, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15815,90 +15815,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic and functional characterization of the mineral associated bacterial communities in forest soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrella Lepleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of soil microorganisms: Microbes as important drivers of the soil processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15968,77 +15968,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le charme discret... de la racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.Hors série n°101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16146,51 +16146,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FBD24EC"/>
+    <w:nsid w:val="6870489B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16294,51 +16294,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0AC7AC76"/>
+    <w:nsid w:val="9154D7CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16528,51 +16528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-uroz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9412-7210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084076208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208158980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139568830" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plantpathology.ucdavis.edu/faculty/leveau/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nioo.knaw.nl/users/wdeboer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.helsinki.fi/bioscience/myco/staff.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Blanco Nouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cochet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Turpault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04221-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270984v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00704-25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01221-24" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-024-00544-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin E." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar R." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey M.W." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham J." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00308-24" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Bouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bocquart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006481" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianpeng Gao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengqin He" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1257905" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00396-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236566v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancousture" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Raouf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005793" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00453-23" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Geisler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac100" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15508" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.01.019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pouder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Simon-Colin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102053" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03220808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Le Duff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-00987-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000681v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa232" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195736v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mieszkin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108160" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Colin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Turpault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fauchery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103334" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902180v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15159" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939115v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00601-20" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067245v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Stone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36867-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334474v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.06.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Nicolitch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Feucherolles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Churin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Turpault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50730-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Splivallo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Vahdatzadeh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G Maci&#225;-Vicente" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01437" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122345v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uroz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2019.03.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815206v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Courty" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J T Tech" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brul&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0829-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568881v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Torres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Salto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Quesada" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01176-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606874v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad4501" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594541v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvaruso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salsi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12223" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548673v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch-Caf&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02684-16" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Morri&#235;n" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Emilia Hannula" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Basten Snoek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico R Helmsing" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Zweers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14349" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597866v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crampon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#233;bron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Derf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.053" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683170v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.07.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. van Nostrand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Z Zhou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07639-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2017.05.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477465v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0679-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490771v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.09.018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490075v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.09.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tisserand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -P. Turpault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27756" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916112v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kelly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Turpault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0774-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579572v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0669-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269419v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Thomson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob I. Griffiths" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.06.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577955v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Catherine Kelly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrella Lepleux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2015.10.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916120v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Oger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00798-15" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639023v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198683v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bispo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56266" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010621v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12347" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-595MJG92-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268570v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Tech" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Sawaya" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. J. Leveau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.11.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRX52K9C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601314v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie No&#233;mie Candice Cebron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56560" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270208v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy D. van Nostrand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhong Zhou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12294" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268072v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Murat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Deveaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12205" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268141v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.12.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVK4CJVX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001500v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Pierrat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Peter" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0199-y" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PC36GC1F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655681v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Revol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12126" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119698v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Ioannidis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengelle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055929" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268300v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Collignon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Churin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.03.022" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S630Z7FZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122800v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepleux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turpault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00996-12" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916135v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06742-11" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268355v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053135v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2010.523764" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916136v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaruelle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mareschal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Pierrat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916134v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650375v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la Cusano" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burlinson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00209.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D15C20M8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02958002v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marmeisse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dessaux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faure" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643917v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Calvaruso" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leclerc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kies" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0915-7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00682028v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Oger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.01.013" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC2N4GHT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916140v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collignon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.05.008" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLSGWM1H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644684v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11535-011-0053-5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642096v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marmeisse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916138v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Scholl" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.07.010" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HJH8RH4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658848v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H. J. Leveau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse de Boer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02010.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667042v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00117.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L83X5C57-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658161v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0092-0" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A0AFF5E88495ABAC6389516AB15BC7CDA2D9938/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663834v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gamby Diedhiou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.12.006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67SMF62Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668615v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03040-09" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659896v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.07.031" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXZD9NWJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657805v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Koele" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst E. Hildebrand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.06.017" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSX6QG9S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667034v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlis Reich" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Nilsson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03003.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122861v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200800521" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHPGTRGX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659297v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2009.05.004" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F92TSB8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661229v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rineau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.03.012" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLD3P7VJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665934v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapelle" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Adeline" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02014-07" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656843v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Heinonsalo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00477.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342712v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapelle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Adeline" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664164v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gelhaye" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bienaime" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195006v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mustin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00121-07" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119105v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siri Ram Chhabra" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C&#225;mara" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-006-0186-5" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M2JK1N1W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019097v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Williams" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27961-0" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019093v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Delalande" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffoux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy d'Angelo-Picard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.10.005" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG09T39M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122912v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carlier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.07.008" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMR4X80C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921665v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smadja" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fray" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Latour" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.8.4989-4993.2003" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135468v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miena Elasri" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sicot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26375-0" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683698v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_12" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389738v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tolan van Stan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Aung" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kuzyakov" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Magyar" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-29702-2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29702-2_14" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891732v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7804-5" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7804-5_3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688921v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-6691-2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6691-2_18" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792541v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781493933679" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122828v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736999v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh N. Maharaj" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene M. Miyao" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michael Davis" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1572-y" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948271v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269130v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Redon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Kirchen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269132v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-C. Kelly" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796164v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745200v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269133v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804475v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coince" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744525v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744770v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340857v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Grigoriev" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145502v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737605v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boussageon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassart" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887168v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194922v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340841v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Richet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800245v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserand" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792897v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796803v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805606v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804405v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219046v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-uroz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9412-7210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084076208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208158980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139568830" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plantpathology.ucdavis.edu/faculty/leveau/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nioo.knaw.nl/users/wdeboer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.helsinki.fi/bioscience/myco/staff.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Blanco Nouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cochet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Turpault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04221-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270984v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00704-25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Bouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bocquart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006481" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672477v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin E." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar R." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey M.W." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham J." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00308-24" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-024-00544-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771098v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01221-24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00453-23" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00396-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianpeng Gao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengqin He" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1257905" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancousture" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Raouf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005793" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15508" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614493v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.01.019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Geisler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac100" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Colin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Turpault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fauchery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103334" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357174v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pouder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Simon-Colin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03220808v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Le Duff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-00987-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000681v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa232" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195736v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mieszkin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambrot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108160" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939115v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00601-20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15159" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334474v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.06.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Nicolitch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Feucherolles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Churin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Turpault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50730-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264371v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Splivallo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Vahdatzadeh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G Maci&#225;-Vicente" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01437" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122345v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uroz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2019.03.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Stone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36867-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815206v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Courty" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J T Tech" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brul&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0829-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606874v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barker" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad4501" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594541v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvaruso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salsi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12223" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch-Caf&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02684-16" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568881v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Torres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Salto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Quesada" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01176-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Morri&#235;n" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Emilia Hannula" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Basten Snoek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico R Helmsing" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Zweers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14349" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597866v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crampon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#233;bron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Derf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.053" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683170v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.07.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. van Nostrand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Z Zhou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07639-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2017.05.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579572v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0669-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477465v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0679-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490771v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.09.018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.09.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579579v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tisserand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -P. Turpault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27756" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916112v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kelly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Turpault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0774-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916120v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Oger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00798-15" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577955v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Catherine Kelly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrella Lepleux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2015.10.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269419v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Thomson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob I. Griffiths" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.06.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010621v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12347" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-595MJG92-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268570v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Tech" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Sawaya" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. J. Leveau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.11.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRX52K9C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198683v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bispo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56266" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639023v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601314v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie No&#233;mie Candice Cebron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56560" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270208v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy D. van Nostrand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhong Zhou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12294" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268300v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Collignon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Churin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.03.022" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S630Z7FZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268141v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.12.014" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVK4CJVX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268072v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Murat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Deveaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12205" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001500v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Pierrat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Peter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0199-y" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PC36GC1F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655681v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Revol" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12126" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119698v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Ioannidis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengelle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055929" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053135v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2010.523764" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916135v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06742-11" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268355v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122800v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepleux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turpault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00996-12" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916136v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaruelle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mareschal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Pierrat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916134v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916138v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Scholl" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.07.010" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HJH8RH4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642096v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marmeisse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00682028v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Oger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.01.013" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC2N4GHT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643917v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Calvaruso" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leclerc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kies" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0915-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650375v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la Cusano" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burlinson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00209.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D15C20M8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02958002v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marmeisse" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dessaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faure" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916140v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collignon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.05.008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLSGWM1H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644684v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11535-011-0053-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667042v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00117.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L83X5C57-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658161v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0092-0" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A0AFF5E88495ABAC6389516AB15BC7CDA2D9938/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658848v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H. J. Leveau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse de Boer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02010.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663834v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gamby Diedhiou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.12.006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67SMF62Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668615v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03040-09" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659297v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2009.05.004" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F92TSB8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657805v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Koele" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst E. Hildebrand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.06.017" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSX6QG9S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659896v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.07.031" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXZD9NWJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667034v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlis Reich" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Nilsson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03003.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122861v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200800521" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHPGTRGX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656843v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Heinonsalo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00477.x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665934v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapelle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Adeline" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02014-07" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661229v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rineau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.03.012" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLD3P7VJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342712v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapelle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Adeline" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195006v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mustin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00121-07" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664164v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gelhaye" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bienaime" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119105v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siri Ram Chhabra" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C&#225;mara" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-006-0186-5" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M2JK1N1W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019097v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Williams" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27961-0" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019093v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Delalande" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffoux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy d'Angelo-Picard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.10.005" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG09T39M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122912v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carlier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.07.008" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMR4X80C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921665v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smadja" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fray" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Latour" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.8.4989-4993.2003" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135468v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miena Elasri" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sicot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26375-0" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683698v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_12" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389738v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tolan van Stan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Aung" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kuzyakov" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Magyar" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-29702-2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29702-2_14" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891732v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7804-5" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7804-5_3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688921v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-6691-2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6691-2_18" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792541v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781493933679" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122828v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736999v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh N. Maharaj" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene M. Miyao" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michael Davis" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1572-y" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948271v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269130v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Redon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Kirchen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796164v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269132v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-C. Kelly" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269133v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745200v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804475v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coince" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744525v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744770v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194922v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340841v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Richet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340857v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Grigoriev" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145502v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737605v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boussageon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassart" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887168v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800245v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserand" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792897v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796803v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805606v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804405v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219046v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>