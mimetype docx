--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -813,696 +813,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collimonas rhizosphaerae sp. nov., a novel species isolated from the beech rhizosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feedback effect of the size of mineral particles on the molecular mechanisms employed by Caballeronia mineralivorans PML1(12) to weather minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia Blanco Nouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006481⟩</w:t>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-024-00544-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672474v1</w:t>
+                <w:t xml:space="preserve">hal-04864217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft genome sequence of Collimonas sp. strain H4R21, an effective mineral-weathering bacterial strain isolated from the beech rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morin E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rey M.W.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mra.00308-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback effect of the size of mineral particles on the molecular mechanisms employed by Caballeronia mineralivorans PML1(12) to weather minerals</w:t>
+                <w:t xml:space="preserve">Acidification-based mineral weathering mechanism involves a glucose/methanol/choline oxidoreductase in Caballeronia mineralivorans PML1(12)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintia Blanco Nouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Materials Degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41529-024-00544-9⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.01221-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864217v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidification-based mineral weathering mechanism involves a glucose/methanol/choline oxidoreductase in Caballeronia mineralivorans PML1(12)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine Cochet</w:t>
+                <w:t xml:space="preserve">Collimonas rhizosphaerae sp. nov., a novel species isolated from the beech rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Paris</w:t>
+                <w:t xml:space="preserve">Mathilde Bocquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Oger</w:t>
+                <w:t xml:space="preserve">Ravi Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 90 (12), </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (7), pp.006481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.01221-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771098v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The non-ribosomal peptide synthetase-independent siderophore (NIS) rhizobactin produced by Caballeronia mineralivorans PML1(12) confers the ability to weather minerals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The cultivation regimes of Morchella sextelata trigger shifts in the community assemblage and ecological traits of soil bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+                <w:t xml:space="preserve">Qi Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phil M. Oger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Turpault</w:t>
+                <w:t xml:space="preserve">Tianpeng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengqin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.00453-23⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5), pp.1257905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1257905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297012v1</w:t>
+                <w:t xml:space="preserve">hal-04216180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral weathering by Collimonas pratensis PMB3(1) as a function of mineral properties, solution chemistry and carbon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1547,494 +1547,494 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Materials Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (1), pp.76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41529-023-00396-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cultivation regimes of Morchella sextelata trigger shifts in the community assemblage and ecological traits of soil bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qi Zhao</w:t>
+                <w:t xml:space="preserve">Scleromatobacter humisilvae gen. nov., sp. nov., a novel bacterium isolated from oak forest soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mieszkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancousture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Raouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fengqin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1257905⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (3), pp.005793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216180v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scleromatobacter humisilvae gen. nov., sp. nov., a novel bacterium isolated from oak forest soil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blandine Trouche</w:t>
+                <w:t xml:space="preserve">The non-ribosomal peptide synthetase-independent siderophore (NIS) rhizobactin produced by Caballeronia mineralivorans PML1(12) confers the ability to weather minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia Blanco Nouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ancousture</w:t>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Raouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 73 (3), pp.005793. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (10), pp.0045323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.00453-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236566v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mineral weathering ability of Collimonas pratensis PMB3(1) involves a Malleobactin-mediated iron acquisition system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Phil M. Oger</w:t>
+                <w:t xml:space="preserve">Genomic and transcriptomic characterization of the Collimonas quorum sensing genes and regulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fauchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M.S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15508⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiac100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194986v1</w:t>
+                <w:t xml:space="preserve">hal-03915632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress in understanding the ecology and molecular genetics of soil mineral weathering bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2053,370 +2053,374 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Turpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (9), pp.882-897. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tim.2022.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and transcriptomic characterization of the Collimonas quorum sensing genes and regulon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice M.S. Rodrigues</w:t>
+                <w:t xml:space="preserve">The mineral weathering ability of Collimonas pratensis PMB3(1) involves a Malleobactin-mediated iron acquisition system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 98 (11), </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (2), pp. 784-802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiac100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03915632v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest plant cover and mineral type determine the diversity and composition of mineral-colonizing fungal communities</w:t>
+                <w:t xml:space="preserve">Isotopic tracing reveals single-cell assimilation of a macroalgal polysaccharide by a few marine Flavobacteria and Gammaproteobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Colin</w:t>
+                <w:t xml:space="preserve">François Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-P. Turpault</w:t>
+                <w:t xml:space="preserve">Nolwen Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fauchery</w:t>
+                <w:t xml:space="preserve">Ting-Di Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Buée</w:t>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 105, pp.103334. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (10), pp.3062-3075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2021.103334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-021-00987-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336939v1</w:t>
+                <w:t xml:space="preserve">hal-03220808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidisoma silvae sp. nov. and Acidisoma cellulosilytica sp. nov., Two Acidophilic Bacteria Isolated from Decaying Wood, Hydrolyzing Cellulose and Producing Poly-3-hydroxybutyrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mieszkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2496,1303 +2500,1299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic tracing reveals single-cell assimilation of a macroalgal polysaccharide by a few marine Flavobacteria and Gammaproteobacteria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of a novel type of glucose dehydrogenase involved in the mineral weathering ability of Collimonas pratensis strain PMB3(1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-00987-x⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97 (1), pp.fiaa232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03220808v1</w:t>
+                <w:t xml:space="preserve">hal-03000681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a novel type of glucose dehydrogenase involved in the mineral weathering ability of Collimonas pratensis strain PMB3(1)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oak decaying wood harbors taxonomically and functionally different bacterial communities in sapwood and heartwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mieszkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lambrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa232⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000681v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak decaying wood harbors taxonomically and functionally different bacterial communities in sapwood and heartwood</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forest plant cover and mineral type determine the diversity and composition of mineral-colonizing fungal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Richet</w:t>
+                <w:t xml:space="preserve">Y. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bach</w:t>
+                <w:t xml:space="preserve">M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lambrot</w:t>
+                <w:t xml:space="preserve">L. Fauchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Augusto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 155, pp.1-12. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105, pp.103334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2021.103334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195736v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Collimonas pratensis Strain PMB3(1), an Effective Mineral-Weathering and Chitin-Hydrolyzing Bacterial Strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual transcriptomics and proteomics analyses of the early stage of interaction between Caballeronia mineralivorans PML1(12) and mineral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.00601-20⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 22 (9), pp.3838-3862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939115v1</w:t>
+                <w:t xml:space="preserve">hal-02902180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual transcriptomics and proteomics analyses of the early stage of interaction between Caballeronia mineralivorans PML1(12) and mineral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Draft Genome Sequence of Collimonas pratensis Strain PMB3(1), an Effective Mineral-Weathering and Chitin-Hydrolyzing Bacterial Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Uroz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 22 (9), pp.3838-3862. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (37), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00601-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902180v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Symbionts Are Engineers of the Plant-Associated Microbiome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil parameters, land use, and geographical distance drive soil bacterial communities along a European transect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothy Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2019.06.008⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-36867-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334474v1</w:t>
+                <w:t xml:space="preserve">hal-02067245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microcosm approach highlights the response of soil mineral weathering bacterial communities to an increase of K and Mg availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Nicolitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Feucherolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L Churin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fauchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-50730-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchard Conditions and Fruiting Body Characteristics Drive the Microbiome of the Black Truffle Tuber aestivum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Splivallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Vahdatzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose G Maciá-Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Caballeronia mineralivorans sp. nov., isolated from oak-Scleroderma citrinum mycorrhizosphere” [Syst. Appl. Microbiol. 40 (2017) 345–351]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (3), pp.423-424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.syapm.2019.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil parameters, land use, and geographical distance drive soil bacterial communities along a European transect</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant Symbionts Are Engineers of the Plant-Associated Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothy Stone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (10), pp.905-916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-36867-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2019.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067245v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of soil pedogenesis on the diversity and composition of fungal communities across the California soil chronosequence of Mendocino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P E Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J J T Tech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4133,51 +4133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Nicolitch-Café</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4263,51 +4263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fauchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4531,51 +4531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4652,64 +4652,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Nicolitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fauchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4808,51 +4808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. van Nostrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Z Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.1-17. </w:t>
@@ -4907,51 +4907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caballeronia mineralivorans sp. nov., isolated from oak-Scleroderma citrinum mycorrhizosphere.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (6), pp.345-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4979,1626 +4979,1626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Parameters Drive the Structure, Diversity and Metabolic Potentials of the Bacterial Communities Across Temperate Beech Forest Soil Sequences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil type determines the distribution of nutrient mobilizing bacterial communities in the rhizosphere of beech trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Nicolitch-Café</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-015-0669-5⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103, pp.429-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579572v1</w:t>
+                <w:t xml:space="preserve">hal-01490771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal changes of bacterial communities in the &amp;lt;i&amp;gt;Tuber melanosporum &amp;lt;/i&amp;gt; ectomycorrhizosphere during ascocarp development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Ecology of the forest microbiome: Highlights of temperate and boreal ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mieszkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-015-0679-7⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103, pp.471-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01477465v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil type determines the distribution of nutrient mobilizing bacterial communities in the rhizosphere of beech trees</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temporal changes of bacterial communities in the &amp;lt;i&amp;gt;Tuber melanosporum &amp;lt;/i&amp;gt; ectomycorrhizosphere during ascocarp development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.09.018⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (5), pp.389-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-015-0679-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490771v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of the forest microbiome: Highlights of temperate and boreal ecosystems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Specific impacts of beech and Norway spruce on the structure and diversity of the rhizosphere and soil microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cebron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.09.006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep27756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01490075v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific impacts of beech and Norway spruce on the structure and diversity of the rhizosphere and soil microbial communities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineral Type and Solution Chemistry Affect the Structure and Composition of Actively Growing Bacterial Communities as Revealed by Bromodeoxyuridine Immunocapture and 16S rRNA Pyrosequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tisserand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Cebron</w:t>
+                <w:t xml:space="preserve">L. Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. -P. Turpault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (2), pp.428-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep27756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-016-0774-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579579v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral Type and Solution Chemistry Affect the Structure and Composition of Actively Growing Bacterial Communities as Revealed by Bromodeoxyuridine Immunocapture and 16S rRNA Pyrosequencing</w:t>
+                <w:t xml:space="preserve">Soil Parameters Drive the Structure, Diversity and Metabolic Potentials of the Bacterial Communities Across Temperate Beech Forest Soil Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kelly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Colin</w:t>
+                <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-P. Turpault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 72 (2), pp.428-442. </w:t>
+              <w:t xml:space="preserve">, 2016, 71 (2), pp.482-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-016-0774-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-015-0669-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916112v1</w:t>
+                <w:t xml:space="preserve">hal-01579572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Burkholderia sp. Strain PML1(12), an Ectomycorrhizosphere-Inhabiting Bacterium with Effective Mineral-Weathering Ability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil conditions and land use intensification effects on soil microbial communities across a range of European field sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phil Oger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruce C. Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob I. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00798-15⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88, pp.403-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916120v1</w:t>
+                <w:t xml:space="preserve">hal-01269419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mineralosphere Concept: Mineralogical Control of the Distribution and Function of Mineral-associated Bacterial Communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Draft Genome Sequence of Burkholderia sp. Strain PML1(12), an Ectomycorrhizosphere-Inhabiting Bacterium with Effective Mineral-Weathering Ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2015.10.004⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00798-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577955v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil conditions and land use intensification effects on soil microbial communities across a range of European field sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruce C. Thomson</w:t>
+                <w:t xml:space="preserve">The Mineralosphere Concept: Mineralogical Control of the Distribution and Function of Mineral-associated Bacterial Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Tisserant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+                <w:t xml:space="preserve">Laura Catherine Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob I. Griffiths</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cendrella Lepleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 88, pp.403-413. </w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (12), pp.751 - 762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269419v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and structure of bacterial communities associated with Phanerochaete chrysosporium during wood decay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highlights on progress in forest soil biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hervé</w:t>
+                <w:t xml:space="preserve">A. Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12347⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hors série (2014), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/56266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010621v1</w:t>
+                <w:t xml:space="preserve">hal-01198683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and function of bacterial communities in ageing soils: Insights from the Mendocino ecological staircase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity and structure of bacterial communities associated with Phanerochaete chrysosporium during wood decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Tech</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. H. J. Leveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.11.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268570v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlights on progress in forest soil biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Uroz</w:t>
+                <w:t xml:space="preserve">Structure and function of bacterial communities in ageing soils: Insights from the Mendocino ecological staircase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Tech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. A. Sawaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bispo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. H. J. Leveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69, pp.265-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/56266⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01198683v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bactéries, des partenaires méconnus de la truffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Deveau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6647,1503 +6647,1503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperçu des avancées dans le domaine de la biologie des sols forestiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+                <w:t xml:space="preserve">Black truffle-associated bacterial communities during the development and maturation of Tuber melanosporum ascocarps and putative functional roles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Bispo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Buée</w:t>
+                <w:t xml:space="preserve">Joy D. van Nostrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Noémie Candice Cebron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Cortet</w:t>
+                <w:t xml:space="preserve">Jizhong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/56560⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (9), pp.2831-2847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601314v1</w:t>
+                <w:t xml:space="preserve">hal-01270208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black truffle-associated bacterial communities during the development and maturation of Tuber melanosporum ascocarps and putative functional roles.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+                <w:t xml:space="preserve">Aperçu des avancées dans le domaine de la biologie des sols forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joy D. van Nostrand</w:t>
+                <w:t xml:space="preserve">Aurélie Noémie Candice Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jizhong Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Le Tacon</w:t>
+                <w:t xml:space="preserve">J. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (9), pp.2831-2847. </w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, LXVI (4), pp.467-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/56560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270208v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short-term mineral amendment impacts the mineral weathering bacterial communities in an acidic forest soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cendrella Lepleux</w:t>
+                <w:t xml:space="preserve">Increase of apatite dissolution rate by Scots pine roots associated or not with Burkholderia glathei PML1(12)Rp in open-system flow microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvaruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Collignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+                <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106, pp.287 - 306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2013.03.022⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268300v1</w:t>
+                <w:t xml:space="preserve">hal-01268141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase of apatite dissolution rate by Scots pine roots associated or not with Burkholderia glathei PML1(12)Rp in open-system flow microcosms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">An improved method compatible with metagenomic analyses to extract genomic DNA from soils in Tuber melanosporum orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 106, pp.287 - 306. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (1), pp.163 - 170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jam.12205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01268141v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved method compatible with metagenomic analyses to extract genomic DNA from soils in Tuber melanosporum orchards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
+                <w:t xml:space="preserve">Functional Profiling and Distribution of the Forest Soil Bacterial Communities Along the Soil Mycorrhizosphere Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Claude J.-C. Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Murat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+                <w:t xml:space="preserve">M. M. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (2), pp.404 - 415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-013-0199-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.12205⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01268072v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Profiling and Distribution of the Forest Soil Bacterial Communities Along the Soil Mycorrhizosphere Continuum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+                <w:t xml:space="preserve">Functional Assays and Metagenomic Analyses Reveals Differences between the Microbial Communities Inhabiting the Soil Horizons of a Norway Spruce Plantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-Claude J.-C. Pierrat</w:t>
+                <w:t xml:space="preserve">Panos Ioannidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Peter</w:t>
+                <w:t xml:space="preserve">Juliette Lengelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Buée</w:t>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 66 (2), pp.404 - 415. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-013-0199-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0055929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001500v1</w:t>
+                <w:t xml:space="preserve">hal-01119698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic and functional diversity of Streptomyces in a forest soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+                <w:t xml:space="preserve">Maxime Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Toussaint</w:t>
+                <w:t xml:space="preserve">Pierre-Vincent Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Vincent Revol</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Hotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 342 (2), pp.157-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1574-6968.12126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Assays and Metagenomic Analyses Reveals Differences between the Microbial Communities Inhabiting the Soil Horizons of a Norway Spruce Plantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A short-term mineral amendment impacts the mineral weathering bacterial communities in an acidic forest soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrella Lepleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panos Ioannidis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+                <w:t xml:space="preserve">Jean-Louis Churin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164 (7), pp.729 - 739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2013.03.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0055929⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01119698v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minerals Affect the Specific Diversity of Forest Soil Bacterial Communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+                <w:t xml:space="preserve">Distinct Ectomycorrhizospheres Share Similar Bacterial Communities as Revealed by Pyrosequencing-Based Analysis of 16S rRNA Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Delaruelle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01490451.2010.523764⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (8), pp. 3020-3024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.06742-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053135v1</w:t>
+                <w:t xml:space="preserve">hal-02916135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct Ectomycorrhizospheres Share Similar Bacterial Communities as Revealed by Pyrosequencing-Based Analysis of 16S rRNA Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 78 (8), pp. 3020-3024. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+              <w:t xml:space="preserve">, 2012, 78 (8), pp.3020 - 3024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.06742-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916135v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Ectomycorrhizospheres Share Similar Bacterial Communities as Revealed by Pyrosequencing-Based Analysis of 16S rRNA Genes</w:t>
+                <w:t xml:space="preserve">Minerals Affect the Specific Diversity of Forest Soil Bacterial Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delaruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Claude Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.06742-11⟩</w:t>
+              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (1), pp.88 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01490451.2010.523764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268355v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation of the Abundance of Betaproteobacteria on Mineral Surfaces with Mineral Weathering in Forest Soils</w:t>
               </w:r>
@@ -8155,77 +8155,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lepleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (19), pp.7114-7119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8259,51 +8259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerals Affect the Specific Diversity of Forest Soil Bacterial Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8338,51 +8338,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (1), pp. 88-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01490451.2010.523764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916136v1</w:t>
@@ -8419,77 +8419,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lepleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Uroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (19), pp. 7114-7119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8517,1353 +8517,1353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term impact of mineral amendment on the distribution of the mineral weathering associated bacterial communities from the beech Scleroderma citrinum ectomycorrhizosphere</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laccaria bicolor S238N improves Scots pine mineral nutrition by increasing root nutrient uptake from soil minerals but does not increase mineral weathering (vol 328, pg 145, 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. van Scholl</w:t>
+                <w:t xml:space="preserve">Christophe C. Calvaruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Palin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.07.010⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 346 (1-2), pp.401 - 401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-011-0915-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916138v1</w:t>
+                <w:t xml:space="preserve">hal-02643917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity to the function of low soil anthropised</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
+                <w:t xml:space="preserve">Bacterial weathering and its contribution to nutrient cycling in temperate forest ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Marmeisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Buée</w:t>
+                <w:t xml:space="preserve">Philippe M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrella Lepleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dessaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Faure</w:t>
+                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (9), pp.820-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642096v1</w:t>
+                <w:t xml:space="preserve">insu-00682028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial weathering and its contribution to nutrient cycling in temperate forest ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudomonas fluorescens BBc6R8 type III secretion mutants no longer promote ectomycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéla Cusano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Burlinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.01.013⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (2), pp.203-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2010.00209.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00682028v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laccaria bicolor S238N improves Scots pine mineral nutrition by increasing root nutrient uptake from soil minerals but does not increase mineral weathering (vol 328, pg 145, 2010)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Leclerc</w:t>
+                <w:t xml:space="preserve">De la diversité à la fonction des Sols peu anthropisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kies</w:t>
+                <w:t xml:space="preserve">R. Marmeisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 319, pp.39-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643917v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas fluorescens BBc6R8 type III secretion mutants no longer promote ectomycorrhizal symbiosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasons differently impact the structure of mineral weathering bacterial communities in beech and spruce stands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Burlinson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (10), pp.2012-2022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2010.00209.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650375v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la diversité à la fonction des Sols peu anthropisés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking diversity to function: highlight on the mineral weathering bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Central European Journal of Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.817-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11535-011-0053-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958002v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasons differently impact the structure of mineral weathering bacterial communities in beech and spruce stands</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diversity to the function of low soil anthropised</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Marmeisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 319, pp.39 - 43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02916140v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking diversity to function: highlight on the mineral weathering bacteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
+                <w:t xml:space="preserve">Long term impact of mineral amendment on the distribution of the mineral weathering associated bacterial communities from the beech Scleroderma citrinum ectomycorrhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. van Scholl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Palin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Journal of Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (11), pp.2275-2282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/s11535-011-0053-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02644684v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrosequencing reveals a contrasted bacterial diversity between oak rhizosphere and surrounding soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laccaria bicolor S238N improves Scots pine mineral nutrition by increasing root nutrient uptake from soil minerals but does not increase mineral weathering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Calvaruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 328 (1-2), pp.145-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-009-0092-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00117.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667042v1</w:t>
+                <w:t xml:space="preserve">hal-02658161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laccaria bicolor S238N improves Scots pine mineral nutrition by increasing root nutrient uptake from soil minerals but does not increase mineral weathering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pyrosequencing reveals a contrasted bacterial diversity between oak rhizosphere and surrounding soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 328 (1-2), pp.145-154. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (2), pp.281-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-009-0092-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00117.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658161v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bacterial genus Collimonas</w:t>
               </w:r>
@@ -9953,90 +9953,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of ectomycorrhizal communities in forest ecosystem processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdala Gamby Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10099,77 +10099,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of forest trees on the distribution of mineral weathering-associated bacterial communities of the scleroderma citrinum mycorrhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Calvaruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10227,992 +10227,992 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral weathering by bacteria: ecology, actors and mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between mycorrhizal fungi and mycorrhizosphere bacteria during mineral weathering: Budget analysis and bacterial quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Koele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernst E. Hildebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2009.05.004⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (9), pp.1935-1942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659297v1</w:t>
+                <w:t xml:space="preserve">hal-02657805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between mycorrhizal fungi and mycorrhizosphere bacteria during mineral weathering: Budget analysis and bacterial quantification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Efficient mineral weathering is a distinctive functional trait of the bacterial genus Collimonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Calvaruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietse de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 41 (9), pp.1935-1942. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.06.017⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 41 (10), pp.2178-2186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657805v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient mineral weathering is a distinctive functional trait of the bacterial genus Collimonas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wietse de Boer</w:t>
+                <w:t xml:space="preserve">454 Pyrosequencing analyses of forest soils reveal an unexpectedly high fungal diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlis Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.07.031⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 184 (2), pp.449-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03003.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02659896v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">454 Pyrosequencing analyses of forest soils reveal an unexpectedly high fungal diversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quorum Sensing and Quorum Quenching: The Yin and Yang of Bacterial Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (2), pp.205-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.200800521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03003.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02667034v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quorum Sensing and Quorum Quenching: The Yin and Yang of Bacterial Communication</w:t>
+                <w:t xml:space="preserve">Mineral weathering by bacteria: ecology, actors and mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvaruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dessaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Phil M. Oger</w:t>
+                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10 (2), pp.205-216. </w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (8), pp.378-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.200800521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2009.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122861v1</w:t>
+                <w:t xml:space="preserve">hal-02659297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of N-acyl homoserine lactone quorum sensing signal molecules by forest root-associated fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+                <w:t xml:space="preserve">A Rhodococcus qsdA-Encoded Enzyme Defines a Novel Class of Large-Spectrum Quorum-Quenching Lactonases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jussi Heinonsalo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00477.x⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (5), pp.1357-1366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02014-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656843v1</w:t>
+                <w:t xml:space="preserve">hal-02665934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rhodococcus qsdA-Encoded Enzyme Defines a Novel Class of Large-Spectrum Quorum-Quenching Lactonases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chapelle</w:t>
+                <w:t xml:space="preserve">Degradation of N-acyl homoserine lactone quorum sensing signal molecules by forest root-associated fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Adeline</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jussi Heinonsalo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 74 (5), pp.1357-1366. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (2), pp.271-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02014-07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00477.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665934v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple microplate assays to measure iron mobilization and oxalate secretion by ectomycorrhizal tree roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean J. Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11271,103 +11271,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rhodococcus qsdA-encoded enzyme defines a novel class of large-spectrum quorum-quenching lactonases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-T. Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 74, pp.1357-1366</w:t>
@@ -11390,342 +11390,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Mycorrhizosphere on the Genotypic and Metabolic Diversity of the Bacterial Communities Involved in Mineral Weathering in a Forest Soil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J-Claude Pierrat</w:t>
+                <w:t xml:space="preserve">Effet de la substitution d'essence sur le fonctionnement et la durabilité des écosystèmes forestiers : l'apport des travaux pluridisciplinaires menés en forêt de Breuil Chenue - Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Mustin</w:t>
+                <w:t xml:space="preserve">Dominique Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bienaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bourgogne Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.45-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195006v1</w:t>
+                <w:t xml:space="preserve">hal-02664164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la substitution d'essence sur le fonctionnement et la durabilité des écosystèmes forestiers : l'apport des travaux pluridisciplinaires menés en forêt de Breuil Chenue - Morvan</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Séverine Bienaime</w:t>
+                <w:t xml:space="preserve">Effect of the Mycorrhizosphere on the Genotypic and Metabolic Diversity of the Bacterial Communities Involved in Mineral Weathering in a Forest Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvaruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Claude Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bonnaud</w:t>
+                <w:t xml:space="preserve">C Mustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (9), pp.3019-3027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00121-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664164v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-acyl homoserine lactones are degraded via an amidolytic activity in Comamonas sp. strain D1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siri Ram Chhabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11853,51 +11853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Cámara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 151 (10), pp.3313-3322. </w:t>
@@ -11948,51 +11948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-hexanoyl-l-homoserine lactone,a mediator of bacterial quorum-sensing regulation,exhibits plant-dependent stability and may be inactivated by germinating Lotus corniculatus seedlings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Raffoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12094,51 +12094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial populations in the rhizosphere of tobacco plants producing the quorum-sensing signals hexanoyl-homoserine lactone and 3-oxo-hexanoyl-homoserine lactone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy d'Angelo-Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12221,295 +12221,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ti Plasmid of Agrobacterium tumefaciens Harbors an attM-Paralogous Gene, aiiB, Also Encoding N-Acyl Homoserine Lactonase Activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel bacteria degrading N-acylhomoserine lactones and their use as quenchers of quorum-sensing-regulated functions of plant-pathogenic bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy d'Angelo-Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Carlier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Uroz</w:t>
+                <w:t xml:space="preserve">Miena Elasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Smadja</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">X. Latour</w:t>
+                <w:t xml:space="preserve">Carine Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.69.8.4989-4993.2003⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 149 (8), pp.1981-1989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.26375-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921665v1</w:t>
+                <w:t xml:space="preserve">hal-00135468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel bacteria degrading N-acylhomoserine lactones and their use as quenchers of quorum-sensing-regulated functions of plant-pathogenic bacteria.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Carlier</w:t>
+                <w:t xml:space="preserve">The Ti Plasmid of Agrobacterium tumefaciens Harbors an attM-Paralogous Gene, aiiB, Also Encoding N-Acyl Homoserine Lactonase Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miena Elasri</w:t>
+                <w:t xml:space="preserve">R. Fray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Sicot</w:t>
+                <w:t xml:space="preserve">X. Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 149 (8), pp.1981-1989. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 69 (8), pp.4989-4993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.26375-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.69.8.4989-4993.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135468v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12540,51 +12540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Throughput Screening of Fosmid Libraries for Increased Identification of Novel N-Acyl Homoserine Lactone Degrading Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Environmental Genomics (MEG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2605, Springer US, pp.227-240, 2023, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12769,77 +12769,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of Fungal High Molecular Weight Genomic DNA from Environmental Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fauchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12912,51 +12912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for N-AHSL-Based-Signaling Interfering Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">METAGENOMICS: METHODS AND PROTOCOLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1539 (Chapter 18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13111,51 +13111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for N-AHSL-Based-Signaling Interfering Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metagenomics. Methods in Molecular Biology (Methods and Protocols)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203-217, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13336,307 +13336,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nutrient availability on the diversity, function and functioning of the forest soil bacterial communities: insights from the soil succession of the forest experimental site of Montiers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+                <w:t xml:space="preserve">Black truffles as a model in microbial ecology to analyse fungal-bacterial interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Splivallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Nicolitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Buée</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labex ARBRE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Champenoux, France</w:t>
+              <w:t xml:space="preserve">16th International Symposium on Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339707v1</w:t>
+                <w:t xml:space="preserve">hal-02948271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black truffles as a model in microbial ecology to analyse fungal-bacterial interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Palin</w:t>
+                <w:t xml:space="preserve">Impact of nutrient availability on the diversity, function and functioning of the forest soil bacterial communities: insights from the soil succession of the forest experimental site of Montiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Nicolitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Labex ARBRE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Champenoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948271v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of soil type on the beech fine root distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvaruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13726,90 +13726,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of metagenomics to the study of mineral weathering bacterial communities in forest soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Buée</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietse de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEM days (Meta’omics of the microbial ecosystems)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
@@ -13864,51 +13864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-C. Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13927,648 +13927,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic and functional diversity of Streptomyces in a forest soil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of culture-independent and dependent approach reveals positive correlation between abundance of Beta-proteobacteria and mineral weathering in nutrient-poor forest soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrella Lepleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Actinomycètes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME14) "The Power of the Small"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Coppenague, Danemark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269133v1</w:t>
+                <w:t xml:space="preserve">hal-02745200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of culture-independent and dependent approach reveals positive correlation between abundance of Beta-proteobacteria and mineral weathering in nutrient-poor forest soil</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taxonomic and functional diversity of Streptomyces in a forest soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME14) "The Power of the Small"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Coppenague, Danemark</w:t>
+              <w:t xml:space="preserve">Journées Actinomycètes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745200v1</w:t>
+                <w:t xml:space="preserve">hal-01269133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomics of the forest soil microbiome: from diversity to function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life as the catalyst of mineral weathering in acidic forest ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Murat</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Calvaruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. EcoFINDERS WP3 workshop : 'Strategies and tools for sampling, DNA extraction, DNA sequencing and bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804475v1</w:t>
+                <w:t xml:space="preserve">hal-02744525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life as the catalyst of mineral weathering in acidic forest ecosystem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Identification et suivi des bactéries et gènes impliqués dans l’altération des minéraux et la fertilité des sols forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Mareschal</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietse de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Colloque FRB 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744525v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et suivi des bactéries et gènes impliqués dans l’altération des minéraux et la fertilité des sols forestiers</w:t>
+                <w:t xml:space="preserve">Metagenomics of the forest soil microbiome: from diversity to function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wietse de Boer</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Coince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FRB 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1. EcoFINDERS WP3 workshop : 'Strategies and tools for sampling, DNA extraction, DNA sequencing and bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744770v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14580,842 +14580,842 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aubier et le duramen de chêne sélectionnent des communautés bactériennes taxonomiquement et fonctionnellement différentes au cours de leur décomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Richet</w:t>
+                <w:t xml:space="preserve">Optimisation des méthodes de purification de l’ADN fongique de haute qualité pour le séquençage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fauchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Bach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lambrot</w:t>
+                <w:t xml:space="preserve">Igor V. Grigoriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Augusto</w:t>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
+              <w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne, Bussang</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194922v1</w:t>
+                <w:t xml:space="preserve">hal-03340857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité taxonomique et fonctionnelle des communautés bactériennes colonisant le duramen et l’aubier du chêne sessile (Quercus petraea) en decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mieszkin</w:t>
+                <w:t xml:space="preserve">Exploration de la diversité des bactéries marines dégradant les macroalgues par marquage isotopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwen Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Richet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Augusto</w:t>
+                <w:t xml:space="preserve">Cédric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
+              <w:t xml:space="preserve">IXème colloque AFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340841v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des méthodes de purification de l’ADN fongique de haute qualité pour le séquençage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coopération entre des bactéries solubilisatrices de phosphate et le champignon mycorhizien à arbuscule Rhizophagus irregularis dans la nutrition phosphatée de la pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor V. Grigoriev</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
+                <w:t xml:space="preserve">Antoine Sportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boussageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne, Bussang</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
+              <w:t xml:space="preserve">IX. Colloque de l'Association Francophone d'Ecologie Microbienne, AFEM 2019, Fonctions et diversité des microbiotes dans les environnements naturels et anthropisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340857v1</w:t>
+                <w:t xml:space="preserve">hal-02737605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la diversité des bactéries marines dégradant les macroalgues par marquage isotopique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular mechanisms involved in mineral weathering ability of Collimonas sp. PMB3.1 isolated from the oak-Scleroderma citrinum mycorrhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXème colloque AFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
+              <w:t xml:space="preserve">IXe Colloque de l’Association Francophone d’Ecologie Microbienne (AFEM2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bussang (Vosges), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145502v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération entre des bactéries solubilisatrices de phosphate et le champignon mycorhizien à arbuscule Rhizophagus irregularis dans la nutrition phosphatée de la pomme de terre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphael Boussageon</w:t>
+                <w:t xml:space="preserve">Diversité taxonomique et fonctionnelle des communautés bactériennes colonisant le duramen et l’aubier du chêne sessile (Quercus petraea) en decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mieszkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+                <w:t xml:space="preserve">Perrine Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Wipf</w:t>
+                <w:t xml:space="preserve">Catherine Lambrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Plassart</w:t>
+                <w:t xml:space="preserve">Cyrille Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX. Colloque de l'Association Francophone d'Ecologie Microbienne, AFEM 2019, Fonctions et diversité des microbiotes dans les environnements naturels et anthropisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t>
+              <w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737605v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms involved in mineral weathering ability of Collimonas sp. PMB3.1 isolated from the oak-Scleroderma citrinum mycorrhizosphere</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'aubier et le duramen de chêne sélectionnent des communautés bactériennes taxonomiquement et fonctionnellement différentes au cours de leur décomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mieszkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lambrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe Colloque de l’Association Francophone d’Ecologie Microbienne (AFEM2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bussang (Vosges), France</w:t>
+              <w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887168v1</w:t>
+                <w:t xml:space="preserve">hal-03194922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest tree species shape their soil microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 4 congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands. 2015</w:t>
@@ -15457,90 +15457,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of soil type on the structure of the microbial communities: Insights from the Montiers-sur-Saulx soil succession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Nicolitch-Café</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Global Soil Biodiversity Conference : Assessing Soil Biodiversity and its Role for Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t>
@@ -15582,90 +15582,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest tree species shape their soil microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Global Soil Biodiversity Conference : Assessing Soil Biodiversity and its Role for Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t>
@@ -15694,103 +15694,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation taxonomique et fonctionnelle des communautés bactériennes associées à la surface des minéraux : Combinaison d’approches non-cultivable et cultivable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrella Lepleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Ecole Thématique Expert Génomique Environnementale (ETEGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aussois, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15815,90 +15815,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic and functional characterization of the mineral associated bacterial communities in forest soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrella Lepleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of soil microorganisms: Microbes as important drivers of the soil processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15968,77 +15968,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le charme discret... de la racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.Hors série n°101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16146,51 +16146,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6870489B"/>
+    <w:nsid w:val="6E31725D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16294,51 +16294,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9154D7CF"/>
+    <w:nsid w:val="97C49BEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16528,51 +16528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-uroz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9412-7210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084076208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208158980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139568830" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plantpathology.ucdavis.edu/faculty/leveau/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nioo.knaw.nl/users/wdeboer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.helsinki.fi/bioscience/myco/staff.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Blanco Nouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cochet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Turpault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04221-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270984v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00704-25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Bouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bocquart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006481" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672477v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin E." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar R." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey M.W." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham J." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00308-24" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-024-00544-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771098v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01221-24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00453-23" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00396-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianpeng Gao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengqin He" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1257905" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancousture" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Raouf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005793" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15508" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614493v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.01.019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Geisler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac100" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Colin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Turpault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fauchery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103334" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357174v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pouder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Simon-Colin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03220808v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Le Duff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-00987-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000681v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa232" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195736v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mieszkin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambrot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108160" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939115v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00601-20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15159" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334474v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.06.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Nicolitch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Feucherolles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Churin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Turpault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50730-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264371v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Splivallo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Vahdatzadeh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G Maci&#225;-Vicente" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01437" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122345v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uroz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2019.03.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Stone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36867-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815206v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Courty" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J T Tech" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brul&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0829-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606874v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barker" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad4501" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594541v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvaruso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salsi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12223" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch-Caf&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02684-16" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568881v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Torres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Salto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Quesada" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01176-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Morri&#235;n" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Emilia Hannula" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Basten Snoek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico R Helmsing" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Zweers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14349" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597866v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crampon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#233;bron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Derf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.053" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683170v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.07.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. van Nostrand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Z Zhou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07639-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2017.05.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579572v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0669-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477465v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0679-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490771v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.09.018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.09.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579579v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tisserand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -P. Turpault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27756" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916112v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kelly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Turpault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0774-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916120v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Oger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00798-15" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577955v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Catherine Kelly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrella Lepleux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2015.10.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269419v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Thomson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob I. Griffiths" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.06.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010621v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12347" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-595MJG92-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268570v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Tech" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Sawaya" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. J. Leveau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.11.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRX52K9C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198683v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bispo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56266" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639023v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601314v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie No&#233;mie Candice Cebron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56560" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270208v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy D. van Nostrand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhong Zhou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12294" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268300v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Collignon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Churin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.03.022" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S630Z7FZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268141v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.12.014" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVK4CJVX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268072v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Murat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Deveaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12205" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001500v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Pierrat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Peter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0199-y" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PC36GC1F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655681v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Revol" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12126" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119698v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Ioannidis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengelle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055929" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053135v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2010.523764" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916135v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06742-11" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268355v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122800v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepleux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turpault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00996-12" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916136v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaruelle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mareschal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Pierrat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916134v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916138v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Scholl" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.07.010" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HJH8RH4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642096v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marmeisse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00682028v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Oger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.01.013" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC2N4GHT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643917v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Calvaruso" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leclerc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kies" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0915-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650375v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la Cusano" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burlinson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00209.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D15C20M8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02958002v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marmeisse" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dessaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faure" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916140v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collignon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.05.008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLSGWM1H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644684v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11535-011-0053-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667042v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00117.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L83X5C57-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658161v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0092-0" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A0AFF5E88495ABAC6389516AB15BC7CDA2D9938/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658848v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H. J. Leveau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse de Boer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02010.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663834v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gamby Diedhiou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.12.006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67SMF62Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668615v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03040-09" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659297v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2009.05.004" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F92TSB8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657805v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Koele" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst E. Hildebrand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.06.017" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSX6QG9S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659896v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.07.031" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXZD9NWJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667034v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlis Reich" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Nilsson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03003.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122861v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200800521" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHPGTRGX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656843v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Heinonsalo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00477.x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665934v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapelle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Adeline" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02014-07" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661229v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rineau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.03.012" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLD3P7VJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342712v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapelle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Adeline" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195006v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mustin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00121-07" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664164v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gelhaye" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bienaime" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119105v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siri Ram Chhabra" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C&#225;mara" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-006-0186-5" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M2JK1N1W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019097v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Williams" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27961-0" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019093v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Delalande" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffoux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy d'Angelo-Picard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.10.005" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG09T39M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122912v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carlier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.07.008" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMR4X80C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921665v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smadja" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fray" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Latour" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.8.4989-4993.2003" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135468v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miena Elasri" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sicot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26375-0" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683698v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_12" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389738v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tolan van Stan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Aung" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kuzyakov" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Magyar" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-29702-2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29702-2_14" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891732v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7804-5" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7804-5_3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688921v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-6691-2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6691-2_18" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792541v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781493933679" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122828v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736999v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh N. Maharaj" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene M. Miyao" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michael Davis" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1572-y" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948271v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269130v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Redon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Kirchen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796164v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269132v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-C. Kelly" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269133v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745200v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804475v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coince" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744525v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744770v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194922v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340841v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Richet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340857v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Grigoriev" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145502v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737605v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boussageon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassart" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887168v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800245v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserand" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792897v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796803v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805606v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804405v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219046v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-uroz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9412-7210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084076208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208158980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139568830" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plantpathology.ucdavis.edu/faculty/leveau/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nioo.knaw.nl/users/wdeboer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.helsinki.fi/bioscience/myco/staff.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Blanco Nouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cochet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Turpault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04221-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270984v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00704-25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-024-00544-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin E." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar R." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey M.W." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham J." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00308-24" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771098v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01221-24" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Bouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bocquart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006481" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianpeng Gao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengqin He" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1257905" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00396-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236566v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancousture" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Raouf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005793" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00453-23" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Geisler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac100" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.01.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15508" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03220808v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Le Duff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-00987-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357174v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pouder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Simon-Colin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000681v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa232" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195736v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mieszkin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108160" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Colin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Turpault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fauchery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103334" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902180v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15159" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939115v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00601-20" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067245v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Stone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36867-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913039v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Nicolitch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Feucherolles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Churin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Turpault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50730-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Splivallo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Vahdatzadeh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G Maci&#225;-Vicente" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01437" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122345v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uroz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2019.03.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.06.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815206v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Courty" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J T Tech" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brul&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0829-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606874v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barker" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad4501" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594541v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvaruso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salsi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12223" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch-Caf&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02684-16" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568881v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Torres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Salto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Quesada" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01176-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Morri&#235;n" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Emilia Hannula" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Basten Snoek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico R Helmsing" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Zweers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14349" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597866v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crampon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#233;bron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Derf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.053" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683170v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.07.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. van Nostrand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Z Zhou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07639-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2017.05.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490771v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.09.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.09.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477465v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0679-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tisserand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -P. Turpault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27756" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916112v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kelly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Turpault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0774-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579572v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0669-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269419v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Thomson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob I. Griffiths" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.06.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Oger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00798-15" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577955v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Catherine Kelly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrella Lepleux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2015.10.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198683v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bispo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56266" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12347" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-595MJG92-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268570v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Tech" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Sawaya" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. J. Leveau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.11.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRX52K9C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639023v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270208v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy D. van Nostrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhong Zhou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12294" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601314v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie No&#233;mie Candice Cebron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56560" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.12.014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVK4CJVX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268072v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Murat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Deveaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12205" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001500v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Pierrat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Peter" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0199-y" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PC36GC1F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119698v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Ioannidis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055929" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655681v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Revol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12126" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268300v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Collignon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Churin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.03.022" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S630Z7FZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916135v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06742-11" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268355v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053135v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2010.523764" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122800v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepleux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turpault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00996-12" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916136v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaruelle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mareschal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Pierrat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916134v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643917v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Calvaruso" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leclerc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kies" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0915-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00682028v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Oger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.01.013" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC2N4GHT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650375v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la Cusano" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burlinson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00209.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D15C20M8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02958002v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marmeisse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dessaux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faure" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916140v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collignon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.05.008" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLSGWM1H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644684v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11535-011-0053-5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642096v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marmeisse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916138v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Scholl" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.07.010" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HJH8RH4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658161v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0092-0" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A0AFF5E88495ABAC6389516AB15BC7CDA2D9938/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667042v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00117.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L83X5C57-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658848v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H. J. Leveau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse de Boer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02010.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663834v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gamby Diedhiou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.12.006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67SMF62Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668615v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03040-09" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657805v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Koele" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst E. Hildebrand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.06.017" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSX6QG9S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659896v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.07.031" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXZD9NWJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667034v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlis Reich" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Nilsson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03003.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122861v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200800521" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHPGTRGX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659297v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2009.05.004" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F92TSB8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665934v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapelle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Adeline" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02014-07" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656843v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Heinonsalo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00477.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661229v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rineau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.03.012" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLD3P7VJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342712v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapelle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Adeline" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664164v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gelhaye" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bienaime" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195006v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mustin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00121-07" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119105v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siri Ram Chhabra" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C&#225;mara" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-006-0186-5" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M2JK1N1W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019097v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Williams" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27961-0" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019093v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Delalande" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffoux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy d'Angelo-Picard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.10.005" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG09T39M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122912v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carlier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.07.008" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMR4X80C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135468v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miena Elasri" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sicot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26375-0" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921665v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smadja" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fray" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Latour" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.8.4989-4993.2003" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683698v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_12" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389738v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tolan van Stan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Aung" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kuzyakov" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Magyar" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-29702-2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29702-2_14" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891732v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7804-5" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7804-5_3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688921v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-6691-2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6691-2_18" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792541v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781493933679" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122828v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736999v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh N. Maharaj" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene M. Miyao" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michael Davis" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1572-y" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948271v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269130v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Redon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Kirchen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796164v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269132v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-C. Kelly" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745200v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269133v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744525v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744770v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804475v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coince" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340857v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Grigoriev" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145502v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737605v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boussageon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassart" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887168v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340841v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Richet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194922v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800245v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserand" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792897v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796803v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805606v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804405v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219046v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>