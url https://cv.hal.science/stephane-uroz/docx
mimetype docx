--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,16091 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16040 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> stephane uroz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche (DR2)Coordinateur du programme interdisciplinaire ARTEMIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-uroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9412-7210</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084076208</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">208158980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=EyEJmq4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139568830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The 22th of october 2004, I was hired as Junior Research associate (CR2) in the EFPA (now ECODIV) department of the French National Institute for Agricultural Reasearch (INRA), at the interface between two research units: i) The “Tree microbes interactions” (IAM, UMR1136) unit and ii) the “Biogeochemical cycles in forest ecosystems” (BEF, UR1138) unit. I am member of the Ecogenomic and mineral weathering teams. In January 2009, I became Research associate (CR1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The 24th of februrary 2014, I defended my HDR (Habilitation à diriger des recherches) entitled “Ecology of biotic and abiotic interactions of the forest soil bacterial communities: characterization of the actors, mechanims and related genes” (Jury: C. MOUGEL, P. SIMONET, S. VUILLEMIER, R. MARMEISSE, L. MOULIN, P. LEBLOND, E. GELHAYE, P. OGER and P. FREY-KLETT).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I was appointed INRA Research Director (DR2) in december 2014. I was head of the Ecogenomics of interactions team in from January 2020 to december 2021. I was Head of the Cluster of Excellence ARBRE  with Myriam LEGAY and Mathieu PETRISSANS from 2022 to 2025. I was appointed Head of the Interdisciplinary Programme ARTEMIS from Lorraine Université d'Excellence with Myriam LEGAY and Mathieu PETRISSANS in November 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My main collaborator is </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie-Pierre TURPAULT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Geochemist and mineralogist) and Cintia BLANCO NOUCHE (PhD). I am also involved in several projects related to microbial ecology, interactions between bacteria/fungi and signalling between bacteria with the colleagues of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecogenomic team</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. BUEE, A. DEVEAU, F.MARTIN, L. AUER, E. MORIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH TOPICS:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My current projects, integrated in a more global questioning related to forest ecosystem functioning and sustainability, are linking genomics on model bacterial strains to microbial ecology:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest soil as a reservoir of microbial biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (specific diversity by monogenic metagenomics, global approach by massive metagenomics and functional metagenomics)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Forest soil as a reservoir of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">mineral weathering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> bacteria (functional diversity, genetics, genomics link to biogeochemistry and mineralogy)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals and rocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> as microbial habitats (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">mineralosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Microbial interactions and functions in the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">rhizosphere and mycorrhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (e.g., quorum sensing ; competition)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Impact of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">nutrient availability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (inorganic nutrients)/ soil type /tree species on bacterial communities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Impact of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">drought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> on the distribution and functioning of the bacterial communities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Impact of the microorganisms on the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">nutrient cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (geomicrobiology)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of mineral weathering bacteria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLABORATIONS :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">[Phil Oger]https://map.insa-lyon.fr/fr/content/oger-philippe (CNRS-INSA, Lyon), PE Courty (INRAE, Dijon), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan H.J. Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Univ. Davis, USA), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wietse de Boer </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(NIOO-KNAW, Netherlands),</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Jussi Heinonsalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Univ. Helsinki, Finland), Jean Armengaud (CEA-Marcoule, Bagnols-sur-Cèze), Cédric Paris (ENSAIA/UL, Vandoeuvre-les-Nancy).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Collimonas pratensis PMB3(1) responses during biotite interaction and dissolution: a multi-omics and geochemical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 91 (10), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.00704-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate availability modulates the weathering effectiveness and molecular response of Caballeronia mineralivorans PML1(12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Blanco Nouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.555. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-025-04221-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collimonas rhizosphaerae sp. nov., a novel species isolated from the beech rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bocquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (7), pp.006481. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.006481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidification-based mineral weathering mechanism involves a glucose/methanol/choline oxidoreductase in Caballeronia mineralivorans PML1(12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Blanco Nouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90 (12), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01221-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of Collimonas sp. strain H4R21, an effective mineral-weathering bacterial strain isolated from the beech rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey M.W.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (8), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00308-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback effect of the size of mineral particles on the molecular mechanisms employed by Caballeronia mineralivorans PML1(12) to weather minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Blanco Nouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.129. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-024-00544-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The non-ribosomal peptide synthetase-independent siderophore (NIS) rhizobactin produced by Caballeronia mineralivorans PML1(12) confers the ability to weather minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Blanco Nouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil M. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89 (10), pp.0045323. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.00453-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral weathering by Collimonas pratensis PMB3(1) as a function of mineral properties, solution chemistry and carbon substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Blanco Nouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.76. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-023-00396-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cultivation regimes of Morchella sextelata trigger shifts in the community assemblage and ecological traits of soil bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianpeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengqin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (5), pp.1257905. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2023.1257905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scleromatobacter humisilvae gen. nov., sp. nov., a novel bacterium isolated from oak forest soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mieszkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancousture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Raouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (3), pp.005793. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.005793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mineral weathering ability of Collimonas pratensis PMB3(1) involves a Malleobactin-mediated iron acquisition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil M. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (2), pp. 784-802. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress in understanding the ecology and molecular genetics of soil mineral weathering bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Turpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (9), pp.882-897. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tim.2022.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and transcriptomic characterization of the Collimonas quorum sensing genes and regulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fauchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M.S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98 (11), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiac100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest plant cover and mineral type determine the diversity and composition of mineral-colonizing fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fauchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.103334. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2021.103334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidisoma silvae sp. nov. and Acidisoma cellulosilytica sp. nov., Two Acidophilic Bacteria Isolated from Decaying Wood, Hydrolyzing Cellulose and Producing Poly-3-hydroxybutyrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mieszkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Simon-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (10), pp.2053. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9102053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic tracing reveals single-cell assimilation of a macroalgal polysaccharide by a few marine Flavobacteria and Gammaproteobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting-Di Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (10), pp.3062-3075. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-021-00987-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a novel type of glucose dehydrogenase involved in the mineral weathering ability of Collimonas pratensis strain PMB3(1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil M. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Uroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97 (1), pp.fiaa232. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak decaying wood harbors taxonomically and functionally different bacterial communities in sapwood and heartwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mieszkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Collimonas pratensis Strain PMB3(1), an Effective Mineral-Weathering and Chitin-Hydrolyzing Bacterial Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil M. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Uroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (37), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00601-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual transcriptomics and proteomics analyses of the early stage of interaction between Caballeronia mineralivorans PML1(12) and mineral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 22 (9), pp.3838-3862. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Symbionts Are Engineers of the Plant-Associated Microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil M. Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (10), pp.905-916. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2019.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microcosm approach highlights the response of soil mineral weathering bacterial communities to an increase of K and Mg availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Nicolitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Feucherolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Churin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fauchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-50730-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Caballeronia mineralivorans sp. nov., isolated from oak-Scleroderma citrinum mycorrhizosphere” [Syst. Appl. Microbiol. 40 (2017) 345–351]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil M. Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (3), pp.423-424. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchard Conditions and Fruiting Body Characteristics Drive the Microbiome of the Black Truffle Tuber aestivum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Splivallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Vahdatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G Maciá-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1437. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil parameters, land use, and geographical distance drive soil bacterial communities along a European transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36867-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of soil pedogenesis on the diversity and composition of fungal communities across the California soil chronosequence of Mendocino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P E Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J T Tech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.343-356. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-018-0829-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HqiA, a novel quorum-quenching enzyme which expands the AHL lactonase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fauchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-01176-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestral alliances: Plant mutualistic symbioses with fungi and bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 356 (6340), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aad4501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, distribution, and quantification of biominerals in a deciduous forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (2), pp.296-310. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gbi.12223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral types and tree species determine the functional and taxonomic structures of forest soil bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Nicolitch-Café</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (5), pp.e02684-16. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02684-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil networks become more connected and take up more carbon as nature restoration progresses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elly Morriën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Emilia Hannula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Basten Snoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico R Helmsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Zweers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms14349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low effect of phenanthrene bioaccessibility on its biodegradation in diffusely contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 225, pp.663-673. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.03.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree roots select specific bacterial communities in the subsurface critical zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Nicolitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fauchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115, pp.109-123. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic and functional shifts in the beech rhizosphere microbiome across a natural soil toposequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Nicolitch-Café</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. van Nostrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Z Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-07639-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caballeronia mineralivorans sp. nov., isolated from oak-Scleroderma citrinum mycorrhizosphere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil M. Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (6), pp.345-351. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Parameters Drive the Structure, Diversity and Metabolic Potentials of the Bacterial Communities Across Temperate Beech Forest Soil Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jeanbille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cebron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (2), pp.482-493. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-015-0669-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes of bacterial communities in the &amp;lt;i&amp;gt;Tuber melanosporum &amp;lt;/i&amp;gt; ectomycorrhizosphere during ascocarp development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Antony-Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (5), pp.389-399. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-015-0679-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil type determines the distribution of nutrient mobilizing bacterial communities in the rhizosphere of beech trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Nicolitch-Café</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.429-445. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of the forest microbiome: Highlights of temperate and boreal ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mieszkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.471-488. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific impacts of beech and Norway spruce on the structure and diversity of the rhizosphere and soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cebron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep27756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral Type and Solution Chemistry Affect the Structure and Composition of Actively Growing Bacterial Communities as Revealed by Bromodeoxyuridine Immunocapture and 16S rRNA Pyrosequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Uroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (2), pp.428-442. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-016-0774-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mineralosphere Concept: Mineralogical Control of the Distribution and Function of Mineral-associated Bacterial Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Catherine Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrella Lepleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (12), pp.751 - 762. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tim.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Burkholderia sp. Strain PML1(12), an Ectomycorrhizosphere-Inhabiting Bacterium with Effective Mineral-Weathering Ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (4), </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00798-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil conditions and land use intensification effects on soil microbial communities across a range of European field sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce C. Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob I. Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.403-413. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bactéries, des partenaires méconnus de la truffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Antony-Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (2), pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and structure of bacterial communities associated with Phanerochaete chrysosporium during wood decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (7), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and function of bacterial communities in ageing soils: Insights from the Mendocino ecological staircase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Tech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. A. Sawaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. J. Leveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.265-274. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights on progress in forest soil biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cebron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hors série (2014), 8 p. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black truffle-associated bacterial communities during the development and maturation of Tuber melanosporum ascocarps and putative functional roles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Antony-Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy D. van Nostrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jizhong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (9), pp.2831-2847. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu des avancées dans le domaine de la biologie des sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Noémie Candice Cebron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, LXVI (4), pp.467-478. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short-term mineral amendment impacts the mineral weathering bacterial communities in an acidic forest soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrella Lepleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Churin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 164 (7), pp.729 - 739. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2013.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of apatite dissolution rate by Scots pine roots associated or not with Burkholderia glathei PML1(12)Rp in open-system flow microcosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.287 - 306. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved method compatible with metagenomic analyses to extract genomic DNA from soils in Tuber melanosporum orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Antony-Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115 (1), pp.163 - 170. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.12205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Profiling and Distribution of the Forest Soil Bacterial Communities Along the Soil Mycorrhizosphere Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude J.-C. Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (2), pp.404 - 415. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-013-0199-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Assays and Metagenomic Analyses Reveals Differences between the Microbial Communities Inhabiting the Soil Horizons of a Norway Spruce Plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0055929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic and functional diversity of Streptomyces in a forest soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jeanbille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 342 (2), pp.157-167. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1574-6968.12126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of the Abundance of Betaproteobacteria on Mineral Surfaces with Mineral Weathering in Forest Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lepleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil M. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (19), pp.7114-7119. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00996-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minerals Affect the Specific Diversity of Forest Soil Bacterial Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomicrobiology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (1), pp.88 - 98. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490451.2010.523764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Ectomycorrhizospheres Share Similar Bacterial Communities as Revealed by Pyrosequencing-Based Analysis of 16S rRNA Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey-Klett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (8), pp.3020 - 3024. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.06742-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Ectomycorrhizospheres Share Similar Bacterial Communities as Revealed by Pyrosequencing-Based Analysis of 16S rRNA Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey-Klett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (8), pp. 3020-3024. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.06742-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minerals Affect the Specific Diversity of Forest Soil Bacterial Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomicrobiology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (1), pp. 88-98. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490451.2010.523764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of the Abundance of Betaproteobacteria on Mineral Surfaces with Mineral Weathering in Forest Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lepleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Uroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (19), pp. 7114-7119. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00996-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity to the function of low soil anthropised</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Marmeisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 319, pp.39 - 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term impact of mineral amendment on the distribution of the mineral weathering associated bacterial communities from the beech Scleroderma citrinum ectomycorrhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey-Klett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (11), pp.2275-2282. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas fluorescens BBc6R8 type III secretion mutants no longer promote ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéla Cusano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Burlinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2), pp.203-210. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2010.00209.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diversité à la fonction des Sols peu anthropisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marmeisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 319, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laccaria bicolor S238N improves Scots pine mineral nutrition by increasing root nutrient uptake from soil minerals but does not increase mineral weathering (vol 328, pg 145, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 346 (1-2), pp.401 - 401. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-011-0915-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial weathering and its contribution to nutrient cycling in temperate forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrella Lepleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 162 (9), pp.820-831. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2011.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00682028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasons differently impact the structure of mineral weathering bacterial communities in beech and spruce stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey-Klett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (10), pp.2012-2022. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking diversity to function: highlight on the mineral weathering bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (5), pp.817-820. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11535-011-0053-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bacterial genus Collimonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan H. J. Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wietse de Boer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (2), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.02010.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrosequencing reveals a contrasted bacterial diversity between oak rhizosphere and surrounding soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.281-288. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00117.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laccaria bicolor S238N improves Scots pine mineral nutrition by increasing root nutrient uptake from soil minerals but does not increase mineral weathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 328 (1-2), pp.145-154. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-009-0092-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ectomycorrhizal communities in forest ecosystem processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdala Gamby Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (5), pp.679-698. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forest trees on the distribution of mineral weathering-associated bacterial communities of the scleroderma citrinum mycorrhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Garbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (14), pp.4780-4787. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03040-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral weathering by bacteria: ecology, actors and mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (8), pp.378-387. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tim.2009.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient mineral weathering is a distinctive functional trait of the bacterial genus Collimonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wietse de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (10), pp.2178-2186. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between mycorrhizal fungi and mycorrhizosphere bacteria during mineral weathering: Budget analysis and bacterial quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Koele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst E. Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (9), pp.1935-1942. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">454 Pyrosequencing analyses of forest soils reveal an unexpectedly high fungal diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlis Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184 (2), pp.449-456. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03003.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quorum Sensing and Quorum Quenching: The Yin and Yang of Bacterial Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil M. Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (2), pp.205-216. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.200800521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple microplate assays to measure iron mobilization and oxalate secretion by ectomycorrhizal tree roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Garbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (9), pp.2460-2463. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of N-acyl homoserine lactone quorum sensing signal molecules by forest root-associated fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussi Heinonsalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (2), pp.271-278. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00477.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rhodococcus qsdA-Encoded Enzyme Defines a Novel Class of Large-Spectrum Quorum-Quenching Lactonases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil M. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (5), pp.1357-1366. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02014-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rhodococcus qsdA-encoded enzyme defines a novel class of large-spectrum quorum-quenching lactonases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-T. Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74, pp.1357-1366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Mycorrhizosphere on the Genotypic and Metabolic Diversity of the Bacterial Communities Involved in Mineral Weathering in a Forest Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (9), pp.3019-3027. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00121-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la substitution d'essence sur le fonctionnement et la durabilité des écosystèmes forestiers : l'apport des travaux pluridisciplinaires menés en forêt de Breuil Chenue - Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bienaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.45-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-acyl homoserine lactones are degraded via an amidolytic activity in Comamonas sp. strain D1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siri Ram Chhabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cámara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 187 (3), pp.249-256. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00203-006-0186-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Acylhomoserine lactone quorum-sensing molecules are modified and degraded by Rhodococcus erythropolis W2 by both amidolytic and novel oxidoreductase activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siri Ram Chhabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cámara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 151 (10), pp.3313-3322. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.27961-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-hexanoyl-l-homoserine lactone,a mediator of bacterial quorum-sensing regulation,exhibits plant-dependent stability and may be inactivated by germinating Lotus corniculatus seedlings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Raffoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy d'Angelo-Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52, pp.13-20. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.femsec.2004.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial populations in the rhizosphere of tobacco plants producing the quorum-sensing signals hexanoyl-homoserine lactone and 3-oxo-hexanoyl-homoserine lactone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy d'Angelo-Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Raffoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1), pp.19-29. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.femsec.2004.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ti Plasmid of Agrobacterium tumefaciens Harbors an attM-Paralogous Gene, aiiB, Also Encoding N-Acyl Homoserine Lactonase Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 69 (8), pp.4989-4993. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.69.8.4989-4993.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel bacteria degrading N-acylhomoserine lactones and their use as quenchers of quorum-sensing-regulated functions of plant-pathogenic bacteria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy d'Angelo-Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miena Elasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 149 (8), pp.1981-1989. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.26375-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Throughput Screening of Fosmid Libraries for Increased Identification of Novel N-Acyl Homoserine Lactone Degrading Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil M. Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Environmental Genomics (MEG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2605, Springer US, pp.227-240, 2023, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-2871-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation partitioning - Hydrologic highways between microbial communities of the plant microbiome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Tolan van Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Aung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Kuzyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Magyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">van Stan John Toland; Gutmann Ethan; Friesen Jan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precipitation partitioning by vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-252, 2020, 978-3-030-29701-5. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29702-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of Fungal High Molecular Weight Genomic DNA from Environmental Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fauchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1775 (Chapter 3), </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press, New York, NY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Methods in Molecular Biology, 978-1-4939-7803-8. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7804-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening for N-AHSL-Based-Signaling Interfering Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil M. Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">METAGENOMICS: METHODS AND PROTOCOLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1539 (Chapter 18), </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15 p., 2017, Methods in Molecular Biology, 978-1-4939-6689-9. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-6691-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Environmental Genomics (MEG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1399, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 321 p., 2016, Methods in Molecular Biology, 978-1-4939-3369-3 978-1-4939-3367-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening for N-AHSL-Based-Signaling Interfering Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil M. Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metagenomics. Methods in Molecular Biology (Methods and Protocols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-217, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of soil chemistry, nutrient supplements, and fungicides on the health and yield of field-grown processing tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilesh N. Maharaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene M. Miyao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Michael Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan H. J. Leveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">oint Conference of the 12th Conference of the European-Foundation-for-Plant-Pathology (EFPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European foundation for plant pathology.; French Society for Phytopathology., May 2017, Dordrecht, France. pp.14, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1572-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nutrient availability on the diversity, function and functioning of the forest soil bacterial communities: insights from the soil succession of the forest experimental site of Montiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Nicolitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex ARBRE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black truffles as a model in microbial ecology to analyse fungal-bacterial interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Splivallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Nicolitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of soil type on the beech fine root distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Kirchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 4 congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Active Forest Soil Bacteria during Mineral Weathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-C. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of metagenomics to the study of mineral weathering bacterial communities in forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wietse de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEM days (Meta’omics of the microbial ecosystems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic and functional diversity of Streptomyces in a forest soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jeanbille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Actinomycètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of culture-independent and dependent approach reveals positive correlation between abundance of Beta-proteobacteria and mineral weathering in nutrient-poor forest soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrella Lepleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME14) "The Power of the Small"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coppenague, Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics of the forest soil microbiome: from diversity to function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. EcoFINDERS WP3 workshop : 'Strategies and tools for sampling, DNA extraction, DNA sequencing and bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life as the catalyst of mineral weathering in acidic forest ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et suivi des bactéries et gènes impliqués dans l’altération des minéraux et la fertilité des sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wietse de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FRB 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité taxonomique et fonctionnelle des communautés bactériennes colonisant le duramen et l’aubier du chêne sessile (Quercus petraea) en decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mieszkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aubier et le duramen de chêne sélectionnent des communautés bactériennes taxonomiquement et fonctionnellement différentes au cours de leur décomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mieszkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des méthodes de purification de l’ADN fongique de haute qualité pour le séquençage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fauchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne, Bussang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la diversité des bactéries marines dégradant les macroalgues par marquage isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème colloque AFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération entre des bactéries solubilisatrices de phosphate et le champignon mycorhizien à arbuscule Rhizophagus irregularis dans la nutrition phosphatée de la pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Boussageon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX. Colloque de l'Association Francophone d'Ecologie Microbienne, AFEM 2019, Fonctions et diversité des microbiotes dans les environnements naturels et anthropisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mechanisms involved in mineral weathering ability of Collimonas sp. PMB3.1 isolated from the oak-Scleroderma citrinum mycorrhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Colloque de l’Association Francophone d’Ecologie Microbienne (AFEM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang (Vosges), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree species shape their soil microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 4 congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of soil type on the structure of the microbial communities: Insights from the Montiers-sur-Saulx soil succession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Nicolitch-Café</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jeanbille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Conference : Assessing Soil Biodiversity and its Role for Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree species shape their soil microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Conference : Assessing Soil Biodiversity and its Role for Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation taxonomique et fonctionnelle des communautés bactériennes associées à la surface des minéraux : Combinaison d’approches non-cultivable et cultivable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrella Lepleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Ecole Thématique Expert Génomique Environnementale (ETEGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Aussois, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic and functional characterization of the mineral associated bacterial communities in forest soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrella Lepleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of soil microorganisms: Microbes as important drivers of the soil processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le charme discret... de la racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.Hors série n°101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId476"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -16146,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E31725D"/>
+    <w:nsid w:val="8669B74E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16294,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="97C49BEA"/>
+    <w:nsid w:val="646D39AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16528,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-uroz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9412-7210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084076208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208158980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139568830" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plantpathology.ucdavis.edu/faculty/leveau/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nioo.knaw.nl/users/wdeboer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.helsinki.fi/bioscience/myco/staff.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Blanco Nouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cochet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Turpault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04221-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270984v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00704-25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-024-00544-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin E." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar R." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey M.W." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham J." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00308-24" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771098v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01221-24" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Bouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bocquart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006481" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianpeng Gao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengqin He" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1257905" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00396-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236566v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancousture" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Raouf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005793" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00453-23" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Geisler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac100" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.01.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15508" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03220808v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Le Duff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-00987-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357174v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pouder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Simon-Colin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000681v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa232" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195736v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mieszkin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108160" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Colin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Turpault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fauchery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103334" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902180v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15159" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939115v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00601-20" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067245v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Stone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36867-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913039v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Nicolitch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Feucherolles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Churin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Turpault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50730-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Splivallo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Vahdatzadeh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G Maci&#225;-Vicente" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01437" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122345v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uroz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2019.03.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.06.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815206v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Courty" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J T Tech" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brul&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0829-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606874v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barker" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad4501" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594541v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvaruso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salsi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12223" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch-Caf&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02684-16" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568881v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Torres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Salto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Quesada" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01176-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Morri&#235;n" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Emilia Hannula" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Basten Snoek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico R Helmsing" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Zweers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14349" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597866v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crampon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#233;bron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Derf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.053" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683170v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.07.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. van Nostrand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Z Zhou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07639-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2017.05.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490771v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.09.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.09.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477465v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0679-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tisserand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -P. Turpault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27756" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916112v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kelly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Turpault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0774-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579572v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0669-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269419v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Thomson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob I. Griffiths" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.06.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Oger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00798-15" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577955v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Catherine Kelly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrella Lepleux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2015.10.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198683v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bispo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56266" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12347" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-595MJG92-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268570v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Tech" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Sawaya" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. J. Leveau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.11.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRX52K9C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639023v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270208v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy D. van Nostrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhong Zhou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12294" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601314v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie No&#233;mie Candice Cebron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56560" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.12.014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVK4CJVX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268072v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Murat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Deveaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12205" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001500v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Pierrat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Peter" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0199-y" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PC36GC1F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119698v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Ioannidis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055929" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655681v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Revol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12126" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268300v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Collignon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Churin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.03.022" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S630Z7FZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916135v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06742-11" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268355v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053135v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2010.523764" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122800v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepleux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turpault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00996-12" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916136v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaruelle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mareschal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Pierrat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916134v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643917v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Calvaruso" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leclerc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kies" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0915-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00682028v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Oger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.01.013" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC2N4GHT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650375v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la Cusano" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burlinson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00209.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D15C20M8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02958002v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marmeisse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dessaux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faure" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916140v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collignon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.05.008" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLSGWM1H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644684v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11535-011-0053-5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642096v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marmeisse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916138v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Scholl" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.07.010" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HJH8RH4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658161v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0092-0" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A0AFF5E88495ABAC6389516AB15BC7CDA2D9938/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667042v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00117.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L83X5C57-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658848v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H. J. Leveau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse de Boer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02010.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663834v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gamby Diedhiou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.12.006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67SMF62Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668615v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03040-09" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657805v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Koele" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst E. Hildebrand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.06.017" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSX6QG9S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659896v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.07.031" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXZD9NWJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667034v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlis Reich" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Nilsson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03003.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122861v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200800521" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHPGTRGX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659297v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2009.05.004" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F92TSB8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665934v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapelle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Adeline" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02014-07" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656843v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Heinonsalo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00477.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661229v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rineau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.03.012" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLD3P7VJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342712v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapelle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Adeline" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664164v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gelhaye" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bienaime" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195006v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mustin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00121-07" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119105v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siri Ram Chhabra" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C&#225;mara" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-006-0186-5" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M2JK1N1W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019097v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Williams" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27961-0" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019093v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Delalande" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffoux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy d'Angelo-Picard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.10.005" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG09T39M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122912v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carlier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.07.008" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMR4X80C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135468v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miena Elasri" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sicot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26375-0" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921665v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smadja" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fray" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Latour" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.8.4989-4993.2003" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683698v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_12" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389738v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tolan van Stan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Aung" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kuzyakov" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Magyar" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-29702-2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29702-2_14" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891732v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7804-5" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7804-5_3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688921v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-6691-2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6691-2_18" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792541v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781493933679" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122828v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736999v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh N. Maharaj" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene M. Miyao" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michael Davis" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1572-y" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948271v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269130v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Redon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Kirchen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796164v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269132v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-C. Kelly" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745200v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269133v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744525v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744770v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804475v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coince" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340857v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Grigoriev" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145502v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737605v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boussageon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassart" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887168v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340841v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Richet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194922v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800245v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserand" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792897v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796803v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805606v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804405v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219046v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-uroz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9412-7210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084076208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208158980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=EyEJmq4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139568830" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plantpathology.ucdavis.edu/faculty/leveau/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nioo.knaw.nl/users/wdeboer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.helsinki.fi/bioscience/myco/staff.htm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270984v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Turpault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00704-25" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270987v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Blanco Nouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cochet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04221-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Bouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bocquart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006481" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01221-24" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672477v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin E." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar R." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey M.W." TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham J." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00308-24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-024-00544-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00453-23" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00396-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianpeng Gao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengqin He" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1257905" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancousture" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Raouf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005793" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15508" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614493v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.01.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Geisler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac100" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Colin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Turpault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fauchery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103334" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pouder" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Simon-Colin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102053" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03220808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Le Duff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-00987-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa232" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195736v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mieszkin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bach" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambrot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108160" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939115v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00601-20" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902180v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15159" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334474v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.06.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Nicolitch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Feucherolles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Churin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Turpault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50730-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122345v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uroz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2019.03.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Splivallo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Vahdatzadeh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G Maci&#225;-Vicente" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01437" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067245v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Stone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36867-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Courty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J T Tech" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brul&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0829-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568881v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Torres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Salto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Quesada" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01176-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606874v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad4501" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594541v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvaruso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salsi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12223" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch-Caf&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02684-16" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581635v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Morri&#235;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Emilia Hannula" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Basten Snoek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico R Helmsing" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Zweers" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14349" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597866v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crampon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#233;bron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Derf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.053" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.07.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611454v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. van Nostrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Z Zhou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07639-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644024v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2017.05.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579572v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0669-5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477465v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0679-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490771v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.09.018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490075v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.09.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579579v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tisserand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -P. Turpault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27756" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916112v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kelly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Turpault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0774-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577955v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Catherine Kelly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrella Lepleux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2015.10.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Oger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00798-15" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269419v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Thomson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob I. Griffiths" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.06.012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639023v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12347" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-595MJG92-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268570v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Tech" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Sawaya" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. J. Leveau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.11.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRX52K9C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198683v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bispo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56266" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270208v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy D. van Nostrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhong Zhou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12294" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601314v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie No&#233;mie Candice Cebron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56560" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268300v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Collignon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Churin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.03.022" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S630Z7FZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268141v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.12.014" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVK4CJVX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268072v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Murat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Deveaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12205" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001500v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Pierrat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Peter" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0199-y" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PC36GC1F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119698v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Ioannidis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengelle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055929" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655681v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Revol" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12126" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122800v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepleux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turpault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00996-12" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053135v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2010.523764" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268355v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06742-11" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916135v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916136v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaruelle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mareschal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Pierrat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916134v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642096v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marmeisse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916138v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Scholl" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.07.010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HJH8RH4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650375v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la Cusano" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burlinson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00209.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D15C20M8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02958002v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marmeisse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dessaux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faure" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643917v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Calvaruso" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leclerc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kies" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0915-7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00682028v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Oger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.01.013" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC2N4GHT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916140v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collignon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.05.008" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLSGWM1H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644684v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11535-011-0053-5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658848v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H. J. Leveau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse de Boer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02010.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667042v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00117.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L83X5C57-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658161v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0092-0" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A0AFF5E88495ABAC6389516AB15BC7CDA2D9938/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663834v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gamby Diedhiou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.12.006" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67SMF62Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668615v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03040-09" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659297v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2009.05.004" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F92TSB8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659896v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.07.031" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXZD9NWJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657805v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Koele" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst E. Hildebrand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.06.017" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSX6QG9S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667034v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlis Reich" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Nilsson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03003.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122861v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200800521" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHPGTRGX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661229v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rineau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.03.012" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLD3P7VJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656843v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Heinonsalo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00477.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665934v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapelle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Adeline" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02014-07" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342712v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapelle" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Adeline" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195006v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mustin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00121-07" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664164v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gelhaye" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bienaime" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119105v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siri Ram Chhabra" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C&#225;mara" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-006-0186-5" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M2JK1N1W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019097v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Williams" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27961-0" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019093v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Delalande" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffoux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy d'Angelo-Picard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.10.005" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG09T39M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122912v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carlier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.07.008" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMR4X80C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921665v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smadja" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fray" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Latour" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.8.4989-4993.2003" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135468v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miena Elasri" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sicot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26375-0" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683698v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_12" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389738v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tolan van Stan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Aung" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kuzyakov" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Magyar" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-29702-2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29702-2_14" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891732v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7804-5" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7804-5_3" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688921v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-6691-2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6691-2_18" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792541v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781493933679" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122828v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736999v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh N. Maharaj" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene M. Miyao" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michael Davis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1572-y" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948271v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269130v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Redon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Kirchen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269132v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-C. Kelly" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796164v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269133v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745200v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804475v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coince" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744525v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744770v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340841v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Richet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194922v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340857v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Grigoriev" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145502v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737605v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boussageon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassart" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887168v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800245v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserand" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792897v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796803v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805606v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804405v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219046v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>