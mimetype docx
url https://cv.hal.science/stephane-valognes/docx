--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -166,51 +166,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -347,417 +347,2361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Slave-Trade Memory Politics in Nantes and Bordeaux: Urban Fabric Between Screen and Critical Landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of African Diaspora Archaeology and Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (2), pp.151 - 171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/2161944113z.0000000009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04744677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps et imaginaires géographiques : L’espace des cartes postales régionales érotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fabrique des enseignements supérieurs de la géographie : retour sur une journée d'études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Delépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Keerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valognes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32, pp.75-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01741301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage du &amp;quot;grand architecte&amp;quot; : Dominique Perrault à Caen, Nantes et Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, A quoi servent les architectes ?, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mont Saint-Michel un site à forte dimension touristique et ... spirituelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Société Métallurgique de Normandie à Effiscience. La transformation d'un site industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Annales de la recherche urbaine, 101, pp.66 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aru.2006.2672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’espace usinier aux nouveaux territoires urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strates : Matériaux pour la recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11, https://journals.openedition.org/strates/408#authors. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/strates.408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nantes Bordeaux et la mémoire de l'esclavage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre la trace et le projet : fragments d'un itinéraire de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mana : revue de sociologie et d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes vulnérables... De la crise du fordisme à la &amp;quot;sécurité intérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mana : revue de sociologie et d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de la Manche. Des polders au pôle d'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Brouard--Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valognes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01864176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contre, sous ou au delà des mers : patrimoines militaires habités et pratiques mémorielles à Cherbourg en Cotentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Meynen Emilie d'Orgeix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines militaires habités espaces intérieurs, mobilier et mémoire des lieux (XVIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Architectures, 978-2-8107-1340-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherbourg beyond the Seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christopher C. Fennell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grappling with Monuments of Oppression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.86-106, 2024, 978-1-032-75007-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003471936-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherbourg : vestiges d'une &amp;quot;ville impériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Singaravélou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colonisations notre histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, L'univers historique, 978-2-02-149416-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du port militaire impérial à la base navale secondaire : les armées dans l'espace urbain cherbourgeois de la fin du XIXe siècle à aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Meynen Emilie d'Orgeix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'armée dans la ville forces en présence, architectures et espaces urbains partagés (XVIe - XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Architectures, 978-2-8107-0780-(</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le port militaire de Cherbourg : de l'Arsenal de la Marine au duopole base navale / Naval Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Meynen Emilie d'Orgeix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défendre la mer bases navales et infrastructures maritimes (19e - 20e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-8107-0604-'</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cartes postales régionales érotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Margetic Michaël Bermond Valérie Jousseaume Maxime Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des campagnes de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Espaces et territoires, 978-2-7535-3373-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires plurielles de la SMN : discours unitaires et divisions socio-spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Calame; Jean-Pierre Castelain; Pierre Schmit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mémoire orale rencontres ethnologiques de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://books.openedition.org/purh/5153, 2007, 978-2-87775-436-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ironie patrimoniale et mémoire écran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Forêt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail de mémoire et requalification urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les éditions de la DIV, 2007, Repères, 978-2-11-096851-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature &amp; Découvertes, Jardiland dispositifs marketing et construction sociale des rapports à la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Salvador Juan Didier Le Gall. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conditions et genres de vie chroniques d'une autre France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Sociologies et environnement, 2-7475-3408-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des périphéries urbaines sous tranquilisants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depeau Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumont Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grésillon Lucille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rougé Lionel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUCA (Plan Urbanisme Construction Architecture). 2009, https://www.urbanisme-puca.gouv.fr/IMG/pdf/rapport-peripheries-urbaines-sous-tranquillisants-2.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mission du patrimoine ethnologique. Le Mont-Saint-Michel et ses publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valognes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Peigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Mission du patrimoine ethnologique. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'espace usinier aux nouveaux territoires urbains : mémoires collectives, projets urbains, appropriation de l'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. EHESS (École des Hautes Études en Sciences Sociales, 2002. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2002EHES0050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05554111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mésange bleue au balcon : &amp;quot;retour de la nature en ville&amp;quot; ou effet social du confinement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une usine sidérurgique à un espace d’expériences urbanistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48649/asdc.1107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -825,51 +2769,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC62EECF"/>
+    <w:nsid w:val="594DFAA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1056,51 +3000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-valognes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102487359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valognes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375706v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.192.0069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del&#233;pine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard--Sala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Peigne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-valognes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102487359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valognes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375706v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.192.0069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2161944113z.0000000009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556012v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del&#233;pine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554055v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2006.2672" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strates.408" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard--Sala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/patrimoines-militaires-habites/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Grappling-with-Monuments-of-Oppression-Moving-from-Analysis-to-Activism/Fennell/p/book/9781032735153" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003471936-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/larmee-dans-la-ville/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555688v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/defendre-la-mer/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4927/atlas-des-campagnes-de-l-ouest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/purh/5153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depeau Sandrine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Marc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;sillon Lucille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roug&#233; Lionel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928991v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Peigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05554111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002EHES0050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>