--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -913,165 +913,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nantes Bordeaux et la mémoire de l'esclavage</w:t>
+                <w:t xml:space="preserve">Entre la trace et le projet : fragments d'un itinéraire de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valognes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 1237</w:t>
+              <w:t xml:space="preserve">Mana : revue de sociologie et d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555999v1</w:t>
+                <w:t xml:space="preserve">hal-05555953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre la trace et le projet : fragments d'un itinéraire de recherche</w:t>
+                <w:t xml:space="preserve">Nantes Bordeaux et la mémoire de l'esclavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valognes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mana : revue de sociologie et d'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 10</w:t>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555953v1</w:t>
+                <w:t xml:space="preserve">hal-05555999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes vulnérables... De la crise du fordisme à la &amp;quot;sécurité intérieure</w:t>
               </w:r>
@@ -2769,51 +2769,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="594DFAA4"/>
+    <w:nsid w:val="066B062F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3000,51 +3000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-valognes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102487359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valognes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375706v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.192.0069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2161944113z.0000000009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556012v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del&#233;pine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554055v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2006.2672" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strates.408" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard--Sala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/patrimoines-militaires-habites/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Grappling-with-Monuments-of-Oppression-Moving-from-Analysis-to-Activism/Fennell/p/book/9781032735153" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003471936-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/larmee-dans-la-ville/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555688v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/defendre-la-mer/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4927/atlas-des-campagnes-de-l-ouest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/purh/5153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depeau Sandrine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Marc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;sillon Lucille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roug&#233; Lionel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928991v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Peigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05554111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002EHES0050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-valognes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102487359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valognes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375706v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.192.0069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2161944113z.0000000009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556012v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del&#233;pine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554055v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2006.2672" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strates.408" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555999v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard--Sala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/patrimoines-militaires-habites/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Grappling-with-Monuments-of-Oppression-Moving-from-Analysis-to-Activism/Fennell/p/book/9781032735153" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003471936-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/larmee-dans-la-ville/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555688v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/defendre-la-mer/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4927/atlas-des-campagnes-de-l-ouest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/purh/5153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depeau Sandrine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Marc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;sillon Lucille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roug&#233; Lionel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928991v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Peigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05554111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002EHES0050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>