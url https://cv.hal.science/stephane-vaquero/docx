--- v0 (2026-03-07)
+++ v1 (2026-05-07)
@@ -66,426 +66,1925 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;valise&amp;quot; et le bricolage automobile domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ANR MOTEURS#3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges; Gresco UR15075, Feb 2026, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouler avec sa voiture dans les classes populaires rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Gerpisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gerpisa - ENS Saclay, Mar 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voitures dans l'espace rural. L'enjeu écologique au prisme de l'usage de véhicules usagés à la campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement(s) et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS; Projet ANR MOTEURS, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui peut rouler à bas prix ? Enquête sur les voitures usagées en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Le fait automobile »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH de Dijon -LIR3S, Dec 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographier les pratiques de la voiture dans un espace social local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ANR MOTEURS#2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges; Gresco (UR 15075), Oct 2025, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner par le &amp;quot;concret&amp;quot; à l'école. Idée émancipatrice ou domination scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agir contre les dominations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Festival Raisons d'agir, Apr 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je sais expliquer comment j'aurais cherché donc j'ai raison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La "forme scolaire" aujourd'hui. Interroger le mode scolaire de socialisation et ses formes renouvelées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, Sep 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The injunction to autonomy in « horizontal devices »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The dispositive of autonomy in the learning society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PH Bern - HEP du Canton de Vaud (Suisse), Jan 2021, Bern (CH), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les TPE, un &amp;quot;dispositif horizontal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFS "Classer, déclasser, reclasser"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie - RT4, Aug 2019, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bons » enseignants et enseignants « à l’ancienne » : la division sociale du travail pédagogique dans les Travaux Personnels Encadrés au lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie - RT1, Aug 2019, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction JE Doxa I. “Ça va de soi” : doxa, idéologie dominante, sens commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études GRESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRESCO, Jun 2017, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie privée des enseignants du secondaire et construction des catégories d’entendement professoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières du privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gresco - Université de Poitiers, Jun 2017, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symposium « Des processus scolaires de différenciation de la maternelle au lycée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actualité de la recherche en éducation et en formation (AREF), Jun 2016, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on “vendre la mèche” ? Former à la mobilisation des savoirs disciplinaires dans une démarche de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Des sciences sociales : des savoirs et pratiques à et pour enseigner"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Max Weber, Université Lyon II, Jun 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte de la singularité de l’élève, vecteur de l’essentialisation dujugement professoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFS "La sociologie, une science contre nature ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie - RT4, Jun 2015, Saint Quentin En Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Logiques de projet” : entre construction et jugement de dispositions à scolariserle monde hors-scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Socialisations juvéniles : des espaces éducatifs en interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE / Université de Cergy-Pontoise, Jun 2015, Cergy-Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction du jugement professoral dans les enseignements différenciés au lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Politiques du curriculum, différenciation pédagogique, inégalités d'apprentissage : Actualiser les analyses de la reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Dauphine - Laboratoire IRISSO - RT4 AFS, Jun 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se faire plaisir en cours. Effets scolaires et sociaux de la réforme des lycées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Les évolutions du champ éducatif et de ses professionnalités. Nouveaux métiers, transversalité et division du travail éducatif"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Est Créteil Val-de-Marne - REV-CIRCEFT, Nov 2012, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ateliers d'accompagnement personnalisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFS "Les dominations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie - RT4, Sep 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il n'existe pas de “bons établissements” spécialisés. »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Étienne Douat; Hugo Dupont; Stéphane Vaquero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur le handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.137-144, 2025, Idées reçues – Gresco, 979-10-318-0716-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lcb.douat.2024.01.0137⟩</w:t>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.15-18, 2025, Idées reçues – Gresco, 979-10-318-0716-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcb.douat.2024.01.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996584v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« Il n'existe pas de “bons établissements” spécialisés. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Étienne Douat; Hugo Dupont; Stéphane Vaquero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur le handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.15-18, 2025, Idées reçues – Gresco, 979-10-318-0716-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lcb.douat.2024.01.0015⟩</w:t>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.137-144, 2025, Idées reçues – Gresco, 979-10-318-0716-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcb.douat.2024.01.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010991v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practicing social distinction when supervising pupils' autonomous projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Judith Hangartner; Héloïse Durler; Regula Fankhauser; Crispin Girinshuti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fabrication of the Autonomous Learner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.158-173, 2023, 9781003379676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les heurts du distanciel. Chronique d’une rupture pédagogique à l’Université.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Stéphane Bonnéry, Etienne Douat (dir.), L’éducation aux temps du coronavirus, Paris, La Dispute, pp. 117-132.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -495,1837 +1994,692 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idées reçues sur le handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Dupont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Idées reçues – Gresco, 979-10-318-0716-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lcb.douat.2024.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers de la domination scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Dispute, pp.260, 2022, 9782843033278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262748v1</w:t>
-              </w:r>
-[...1143 lines deleted...]
-                <w:t xml:space="preserve">hal-04998122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affinités culturelles et dispositifs pédagogiques. La production de l’éclectisme culturel au sein des Travaux personnels encadrés (TPE) au lycée général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (3), pp.291-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lahire, Culture écrite et inégalités scolaires. Sociologie de l’échec scolaire à l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (2), pp.219-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser ou contester les « usines à gaz » de l’évaluation par compétences dans les dispositifs pédagogiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologies pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (1), pp.51-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sopr.040.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à enseigner des années 1970 aux années 1990 : d’une forme de domination scolaire à l’autre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre &amp; histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/genrehistoire.2862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raconter le travail scolaire. Effets cognitifs et sociaux de la tenue du carnet de bord de Travaux Personnels Encadrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.5674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Normand (dir.), « La sociologie de l’éducation : une science de gouvernement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures, Les comptes rendus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2472,51 +2826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Douat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01.0137" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010991v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01.0015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996560v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-handicap/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304937v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Beldjerd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lechien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996696v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264504v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996889v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947623v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ellena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996914v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996951v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264490v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.040.0051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262709v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.2862" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.5674" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549608v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304937v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Beldjerd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lechien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549233v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996878v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947623v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ellena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996735v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998131v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996914v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998122v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998113v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Douat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01.0015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996584v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01.0137" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262775v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-handicap/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.040.0051" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.2862" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.5674" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>