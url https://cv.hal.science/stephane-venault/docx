--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -506,360 +506,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrains-sur-Nohain, un rare décor de stuc d’une maison romaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les premières agglomérations gauloises du Centre-est de la Gaule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boislève</w:t>
+                <w:t xml:space="preserve">Stéphane Izri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 545, pp.40-45</w:t>
+              <w:t xml:space="preserve">L'Archéologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Guichard (V.), Fichtl (St.) - Dossier : Bomm économique chez les Gaulois aux IIIè-IIè siècles avant notre-ère, septembre, octobre, novembre 2016 (139), p. 4-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549603v1</w:t>
+                <w:t xml:space="preserve">hal-01503699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le centre-est de la Gaule : stations routières et groupements de bord de voie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vinot-Battistoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Stations routières en Gaule romaine, 73 (1), pp.275-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gallia.630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premières agglomérations gauloises du Centre-est de la Gaule</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entrains-sur-Nohain, un rare décor de stuc d’une maison romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Laplaige</w:t>
+                <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Archéologue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Guichard (V.), Fichtl (St.) - Dossier : Bomm économique chez les Gaulois aux IIIè-IIè siècles avant notre-ère, septembre, octobre, novembre 2016 (139), p. 4-11</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 545, pp.40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503699v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sens/&amp;lt;i&amp;gt;Agedincum&amp;lt;/i&amp;gt;, cité des Sénons</w:t>
               </w:r>
@@ -1148,51 +1148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Izri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société française d'archéologie classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2014-2015 (XLV/1), p. 163-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1230,77 +1230,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premières agglomérations du centre-est de la Gaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Izri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1643,437 +1643,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole du site de Pont-l'Evêque à Autun (71)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Labaune</w:t>
+                <w:t xml:space="preserve">Mirebeau-sur-Bèze. Présence militaire romaine autour d’un sanctuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vaxelaire</w:t>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, La Bourgogne du Paléolithique au Moyen-Âge, 11, pp.47</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bourgogne du Paléolithique au Moyen-Age, Hors série, 11, pp.42-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532784v1</w:t>
+                <w:t xml:space="preserve">hal-04948039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux inscriptions inédites de Mirebeau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bohec</w:t>
+                <w:t xml:space="preserve">Un Cernunnos et un Sucellus découverts à Mirebeau-sur-Bèze (Côte-d'Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Deyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Römisch-Germanisches Zentralmuseum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 34, pp.243 - 252</w:t>
+              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (63), pp.388 - 393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483629v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirebeau-sur-Bèze. Présence militaire romaine autour d’un sanctuaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barral</w:t>
+                <w:t xml:space="preserve">La nécropole du site de Pont-l'Evêque à Autun (71)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
+                <w:t xml:space="preserve">Laurent Vaxelaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Bourgogne du Paléolithique au Moyen-Age, Hors série, 11, pp.42-46</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, La Bourgogne du Paléolithique au Moyen-Âge, 11, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948039v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Cernunnos et un Sucellus découverts à Mirebeau-sur-Bèze (Côte-d'Or)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Deyts</w:t>
+                <w:t xml:space="preserve">Deux inscriptions inédites de Mirebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 2 (63), pp.388 - 393</w:t>
+              <w:t xml:space="preserve">Römisch-Germanisches Zentralmuseum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34, pp.243 - 252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00483628v1</w:t>
+                <w:t xml:space="preserve">hal-00483629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur le sanctuaire de Mirebeau-sur-Bèze (Côte-d’Or) et son environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2532,51 +2532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un rare plafond en stuc d’époque romaine découvert à Entrains-sur-Nohain (Nièvre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2627,51 +2627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitats privilégiés et cultes domestiques à Intaranum : premiers résultats de la fouille au 14 route d'Etais à Entrains-sur-Nohain (Nièvre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Deyts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2761,51 +2761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaetan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde : Le rôle de l’artisanat dans la genèse et la structuration des agglomérations. Tenue à la Maison de l’Archéologie et Ethnographie et organisée par l'U.M.R. 7041 ArScAn-GAMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Nanterre, France</w:t>
@@ -3074,243 +3074,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre forme d’habitat groupé et forme d’habitat dispersé : le cas intermédiaire d’une occupation rurale aux IIIe-IVe siècles ap. J.C entre Fragnes et Virey-le-Grand (Saône et Loire).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résidus du décorticage de céréales provenant d'une fosse de La Tène ancienne (LT B), mise en évidence dans le site du « Pont-Charon », Mirebeau-sur-Bèze, Côte d'Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wiethold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Antiquité tardive dans l’Est de la Gaule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kasprzyk M. et Kuhnle G., Nov 2008, Strasbourg, France. pp.173-208</w:t>
+              <w:t xml:space="preserve">Carpologia : articles réunis à la mémoire de Karen Lundström-Baudais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Glux-en-Glenne, France. pp.39-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138022v1</w:t>
+                <w:t xml:space="preserve">halshs-01164149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résidus du décorticage de céréales provenant d'une fosse de La Tène ancienne (LT B), mise en évidence dans le site du « Pont-Charon », Mirebeau-sur-Bèze, Côte d'Or</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre forme d’habitat groupé et forme d’habitat dispersé : le cas intermédiaire d’une occupation rurale aux IIIe-IVe siècles ap. J.C entre Fragnes et Virey-le-Grand (Saône et Loire).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barral</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carpologia : articles réunis à la mémoire de Karen Lundström-Baudais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Glux-en-Glenne, France. pp.39-50</w:t>
+              <w:t xml:space="preserve">L’Antiquité tardive dans l’Est de la Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kasprzyk M. et Kuhnle G., Nov 2008, Strasbourg, France. pp.173-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01164149v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de la Fenotte à Mirebeau-sur-Bèze (Côte-d'Or). Un exemple d'occupation militaire pauvre en militaria.</w:t>
               </w:r>
@@ -3723,64 +3723,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Audrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chevassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3985,51 +3985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïla Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -4371,51 +4371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaspard Pagès; Raphaël Clotuche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rôle de l’artisanat dans la genèse et la structuration des agglomérations de la Gaule antique</w:t>
@@ -4500,51 +4500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4776,64 +4776,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaetan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Izri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4979,51 +4979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre forme d'habitat groupé et forme d'habitat dispersé : le cas intermédiaire d'une occupation rurale aux IIIe et IVe siècles ap. J.-C. entre Fragnes et Virey-le-Grand au nord-est de Chalon-sur-Saône (Saône-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5177,90 +5177,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirebeau-sur-Bèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5332,311 +5332,311 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nécroscopie.</w:t>
+                <w:t xml:space="preserve">Nécroscopie : une nécropole d’Augustodunum sous le regard de l’archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318220v1</w:t>
+                <w:t xml:space="preserve">halshs-01578423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nécroscopie : une nécropole d’Augustodunum sous le regard de l’archéologie</w:t>
+                <w:t xml:space="preserve">Nécroscopie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Maurice-Chabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01578423v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La longue histoire d'un sanctuaire lingon à Mirebeau-sur-Bèze (Côte-d'Or)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7185,51 +7185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jxa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Lamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918534v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2383" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vinot-Battistoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.630" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Estur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1546" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1521" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Deyts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bohec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483626v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Symonds" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vaxelaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2002.1701" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04166793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774532v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529598v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaetan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01290233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01290228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01290216v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01138022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Larcelet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483624v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483627v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03845009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabbo&#239;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9nfp-q050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708340v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Audrouin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111096v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Borau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ayache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Moro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devevey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/occupations-protohistoriques-et-antiques-en-bourgogne-franche-comte/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.14" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526009v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hostein" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/276-archeologies-romaines-en-gaule-lyonnaise-9782355181153.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623798v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665518v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633103v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449667v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318220v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maurice-Chabard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578423v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421622v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425112v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946728v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franchini Vin&#231;ent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549796v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502574v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166103v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166114v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Card" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jxa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Lamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918534v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2383" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503699v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vinot-Battistoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.630" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Estur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1546" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1521" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Deyts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bohec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483626v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Symonds" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483628v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vaxelaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2002.1701" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04166793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774532v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529598v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaetan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01290233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01290228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01290216v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01138022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Larcelet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483624v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483627v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03845009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabbo&#239;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9nfp-q050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708340v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Audrouin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111096v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Borau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ayache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Moro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devevey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/occupations-protohistoriques-et-antiques-en-bourgogne-franche-comte/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.14" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526009v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hostein" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/276-archeologies-romaines-en-gaule-lyonnaise-9782355181153.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623798v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665518v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633103v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449667v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578423v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318220v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maurice-Chabard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421622v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425112v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946728v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franchini Vin&#231;ent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549796v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502574v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166103v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166114v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Card" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>