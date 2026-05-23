--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -506,278 +506,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premières agglomérations gauloises du Centre-est de la Gaule</w:t>
+                <w:t xml:space="preserve">Le centre-est de la Gaule : stations routières et groupements de bord de voie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Izri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+                <w:t xml:space="preserve">Martine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Laplaige</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Venault</w:t>
+                <w:t xml:space="preserve">Benoît Vinot-Battistoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Archéologue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Stations routières en Gaule romaine, 73 (1), pp.275-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503699v1</w:t>
+                <w:t xml:space="preserve">hal-01503705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le centre-est de la Gaule : stations routières et groupements de bord de voie</w:t>
+                <w:t xml:space="preserve">Les premières agglomérations gauloises du Centre-est de la Gaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Izri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Joly</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vinot-Battistoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Archéologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Guichard (V.), Fichtl (St.) - Dossier : Bomm économique chez les Gaulois aux IIIè-IIè siècles avant notre-ère, septembre, octobre, novembre 2016 (139), p. 4-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503705v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrains-sur-Nohain, un rare décor de stuc d’une maison romaine</w:t>
               </w:r>
@@ -956,351 +956,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autun/&amp;lt;i&amp;gt;Augustodunum&amp;lt;/i&amp;gt;, cité des Éduens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les agglomérations antiques du Centre-est de la Gaule : premiers résultats d’un programme collectif de recherche en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Labaune</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Izri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société française d'archéologie classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2014-2015 (XLV/1), p. 163-172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503663v1</w:t>
+                <w:t xml:space="preserve">hal-01503604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agglomérations antiques du Centre-est de la Gaule : premiers résultats d’un programme collectif de recherche en cours</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Autun/&amp;lt;i&amp;gt;Augustodunum&amp;lt;/i&amp;gt;, cité des Éduens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kasprzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Hostein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société française d'archéologie classique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La naissance des capitales de cités en Gaule Chevelue, 72 (1), pp.195-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.1521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503604v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premières agglomérations du centre-est de la Gaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Izri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1472,51 +1472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Deyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique du cths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 35, pp.129-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1567,51 +1567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Deyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Symonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1649,51 +1649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirebeau-sur-Bèze. Présence militaire romaine autour d’un sanctuaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1833,247 +1833,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole du site de Pont-l'Evêque à Autun (71)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vaxelaire</w:t>
+                <w:t xml:space="preserve">Deux inscriptions inédites de Mirebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, La Bourgogne du Paléolithique au Moyen-Âge, 11, pp.47</w:t>
+              <w:t xml:space="preserve">Römisch-Germanisches Zentralmuseum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34, pp.243 - 252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532784v1</w:t>
+                <w:t xml:space="preserve">hal-00483629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux inscriptions inédites de Mirebeau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bohec</w:t>
+                <w:t xml:space="preserve">La nécropole du site de Pont-l'Evêque à Autun (71)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vaxelaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Römisch-Germanisches Zentralmuseum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 34, pp.243 - 252</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, La Bourgogne du Paléolithique au Moyen-Âge, 11, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483629v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur le sanctuaire de Mirebeau-sur-Bèze (Côte-d’Or) et son environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3697,51 +3697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d'Actualité Archéologique en Territoire Éduen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Audrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3815,64 +3815,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autun antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Balcon-Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4051,64 +4051,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d'Actualité Archéologique en Autunois et en Bourgogne, 22 mars 2013, Autun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4513,51 +4513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agglomérations dans le monde celtique et ses marges. Nouvelles approches et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4608,77 +4608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autun, naissance d'une ville augustéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4776,64 +4776,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaetan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Izri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5091,51 +5091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau témoignage d'occupation précoce à Augustodunum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Symonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5203,51 +5203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5364,51 +5364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5465,51 +5465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Maurice-Chabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5553,51 +5553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La longue histoire d'un sanctuaire lingon à Mirebeau-sur-Bèze (Côte-d'Or)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7185,51 +7185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jxa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Lamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918534v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2383" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503699v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vinot-Battistoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.630" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Estur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1546" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1521" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Deyts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bohec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483626v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Symonds" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483628v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vaxelaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2002.1701" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04166793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774532v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529598v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaetan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01290233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01290228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01290216v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01138022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Larcelet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483624v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483627v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03845009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabbo&#239;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9nfp-q050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708340v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Audrouin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111096v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Borau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ayache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Moro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devevey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/occupations-protohistoriques-et-antiques-en-bourgogne-franche-comte/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.14" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526009v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hostein" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/276-archeologies-romaines-en-gaule-lyonnaise-9782355181153.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623798v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665518v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633103v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449667v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578423v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318220v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maurice-Chabard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421622v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425112v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946728v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franchini Vin&#231;ent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549796v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502574v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166103v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166114v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Card" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jxa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Lamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918534v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2383" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vinot-Battistoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.630" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503699v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Estur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1546" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503663v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1521" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Deyts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bohec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483626v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Symonds" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483628v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vaxelaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2002.1701" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04166793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774532v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529598v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaetan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01290233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01290228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01290216v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01138022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Larcelet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483624v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483627v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03845009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabbo&#239;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9nfp-q050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708340v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Audrouin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111096v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Borau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ayache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Moro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devevey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/occupations-protohistoriques-et-antiques-en-bourgogne-franche-comte/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.14" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526009v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hostein" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/276-archeologies-romaines-en-gaule-lyonnaise-9782355181153.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623798v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665518v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633103v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449667v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578423v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318220v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maurice-Chabard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421622v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425112v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946728v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franchini Vin&#231;ent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549796v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502574v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166103v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166114v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Card" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>