--- v0 (2026-03-07)
+++ v1 (2026-05-04)
@@ -1245,183 +1245,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le design, un acte de communication ?</w:t>
+                <w:t xml:space="preserve">Ce que le numérique change à autrui : introduction à la fabrique phénoménotechnique de l’altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Le XXe siècle saisi par la communication, 70, pp.174-180. </w:t>
+              <w:t xml:space="preserve">, 2014, L’Autre n’est pas une donnée : altérités, corps et artefacts, 68, pp.151-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/herm.070.0174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/herm.068.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169111v1</w:t>
+                <w:t xml:space="preserve">hal-01165685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour introduire le « playsir » : pourquoi les appareils numériques sont « ludogènes » ?</w:t>
+                <w:t xml:space="preserve">Le design, un acte de communication ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Du plaisir dans les environnements numériques, 3/1, pp.149-161. </w:t>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le XXe siècle saisi par la communication, 70, pp.174-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.1004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/herm.070.0174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165651v1</w:t>
+                <w:t xml:space="preserve">hal-01169111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la spécificité du projet en design : une démonstration</w:t>
               </w:r>
@@ -1479,105 +1479,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que le numérique change à autrui : introduction à la fabrique phénoménotechnique de l’altérité</w:t>
+                <w:t xml:space="preserve">Pour introduire le « playsir » : pourquoi les appareils numériques sont « ludogènes » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, L’Autre n’est pas une donnée : altérités, corps et artefacts, 68, pp.151-157. </w:t>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Du plaisir dans les environnements numériques, 3/1, pp.149-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/herm.068.0151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.1004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165685v1</w:t>
+                <w:t xml:space="preserve">hal-01165651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre le virtuel : une déconstruction</w:t>
               </w:r>
@@ -2908,173 +2908,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sciences du design ?</w:t>
+                <w:t xml:space="preserve">Le design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France. , 3991, 128 p., 2015, Que sais-je ?, 978-2-13-062043-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169114v1</w:t>
+                <w:t xml:space="preserve">hal-01169112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le design</w:t>
+                <w:t xml:space="preserve">Quelles sciences du design ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Findeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France. , 01, 2015, Sciences du Design, 978-2-13-072957-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdd.001.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169112v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’être et l’écran : comment le numérique change la perception</w:t>
               </w:r>
@@ -3801,191 +3801,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir et percevoir à l'ère numérique</w:t>
+                <w:t xml:space="preserve">L'image numérique : du virtuel à l'ontophanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre par(mi) les écrans</w:t>
+              <w:t xml:space="preserve">Digital Stories, Hermann </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Presses du Réel</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.63-85, 2016, Perceptions, 978-2840668848</w:t>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-149, 2016, Cultures numériques, 9782705691929</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516807v1</w:t>
+                <w:t xml:space="preserve">hal-01516820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'image numérique : du virtuel à l'ontophanie</w:t>
+                <w:t xml:space="preserve">Voir et percevoir à l'ère numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Stories, Hermann </w:t>
+              <w:t xml:space="preserve">Vivre par(mi) les écrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.135-149, 2016, Cultures numériques, 9782705691929</w:t>
+                <w:t xml:space="preserve">Les Presses du Réel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-85, 2016, Perceptions, 978-2840668848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516820v1</w:t>
+                <w:t xml:space="preserve">hal-01516807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin des frontières entre réel et virtuel : vers le monisme numérique</w:t>
               </w:r>
@@ -4867,51 +4867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738560v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bihanic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Le B&#339;uf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.007.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.008.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730083v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial Vial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Le Boeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gagnon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watkin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.005.0009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674414v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sheji.2017.10.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1828" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738565v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bourganel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Collomb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.004.0007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.001.0120" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.002.0007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/artifact.v3i4.5137/art.3.4.4.1_1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2014.12.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.001.0022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.002.0098" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.070.0174" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.1004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4699" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165685v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.068.0151" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164901v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/201437038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G5376GRF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2013.1595" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154867v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rin.1.91-106" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.164.0051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.182.0147" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03200738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bonnardot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441155v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#173;&#8208;julie Catoir-&#173;&#8208;brisson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Deni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21606/drs.2016.143" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674407v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164486v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Stimler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169114v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Findeli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.001.0009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164617v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Autres_Collections:L'%C3%AAtre_et_l'%C3%A9cran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/court-traite-du-design%20--9782130627395.htm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143588v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hatier.fr/livre/philosophie-tle-l-es-s-prepabac-reussir-lexamen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89518-5_23" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vermaas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73302-9_1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7524-7_9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=4654" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516820v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4854-digital-stories.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169101v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lucie-editions.com/librairie/ouvrages/ouvrage.jsp?id=85677" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00790233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisg&#233;rault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Gall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marcatel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Borja de Mozota" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01516754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01237907v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738560v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bihanic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Le B&#339;uf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.007.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.008.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730083v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial Vial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Le Boeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gagnon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watkin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.005.0009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674414v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sheji.2017.10.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1828" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738565v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bourganel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Collomb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.004.0007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.001.0120" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.002.0007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/artifact.v3i4.5137/art.3.4.4.1_1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2014.12.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.001.0022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.002.0098" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165685v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.068.0151" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.070.0174" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4699" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.1004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164901v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/201437038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G5376GRF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2013.1595" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154867v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rin.1.91-106" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.164.0051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.182.0147" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03200738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bonnardot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441155v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#173;&#8208;julie Catoir-&#173;&#8208;brisson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Deni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21606/drs.2016.143" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674407v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164486v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Stimler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Findeli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.001.0009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164617v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Autres_Collections:L'%C3%AAtre_et_l'%C3%A9cran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/court-traite-du-design%20--9782130627395.htm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143588v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hatier.fr/livre/philosophie-tle-l-es-s-prepabac-reussir-lexamen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89518-5_23" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vermaas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73302-9_1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7524-7_9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516820v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4854-digital-stories.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=4654" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169101v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lucie-editions.com/librairie/ouvrages/ouvrage.jsp?id=85677" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00790233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisg&#233;rault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Gall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marcatel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Borja de Mozota" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01516754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01237907v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>