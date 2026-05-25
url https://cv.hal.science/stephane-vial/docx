--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -335,235 +335,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Watkin</w:t>
+                <w:t xml:space="preserve">A Look at Design Research in France through Design Journals: Building a Design Discipline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences du Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sdd.005.0009⟩</w:t>
+              <w:t xml:space="preserve">She Ji : the journal of design, economics, and innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (2), pp.146 - 156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sheji.2017.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730083v1</w:t>
+                <w:t xml:space="preserve">hal-01674414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Look at Design Research in France through Design Journals: Building a Design Discipline</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vial</w:t>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vial Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Le Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bihanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">She Ji : the journal of design, economics, and innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (2), pp.146 - 156. </w:t>
+              <w:t xml:space="preserve">Sciences du Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 5 (5), pp.9-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sheji.2017.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sdd.005.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674414v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tournant design des humanités numériques</w:t>
               </w:r>
@@ -751,521 +751,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue des revues de recherche scientifique en design</w:t>
+                <w:t xml:space="preserve">The Effect of Design A phenomenological contribution to the quiddity of design presented in geometrical order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences du Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Quelles sciences du design ?, 01, pp.118-125. </w:t>
+              <w:t xml:space="preserve">Artifact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, The Design Concept, 3 (4), pp.4.1-4.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sdd.001.0120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14434/artifact.v3i4.5137/art.3.4.4.1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169156v1</w:t>
+                <w:t xml:space="preserve">hal-01181209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philosophy applied to design: A design research teaching method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences du Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sdd.002.0007⟩</w:t>
+              <w:t xml:space="preserve">Design Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37, pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.destud.2014.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738453v1</w:t>
+                <w:t xml:space="preserve">hal-01169103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Design A phenomenological contribution to the quiddity of design presented in geometrical order</w:t>
+                <w:t xml:space="preserve">Qu’est-ce que la recherche en design ? Introduction aux sciences du design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artifact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14434/artifact.v3i4.5137/art.3.4.4.1_1⟩</w:t>
+              <w:t xml:space="preserve">Sciences du Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Quelles sciences du design ?, 01, pp.20-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdd.001.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01181209v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philosophy applied to design: A design research teaching method</w:t>
+                <w:t xml:space="preserve">Libre accès aux publications scientifiques : invitation à la recherche et à la créativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.destud.2014.12.006⟩</w:t>
+              <w:t xml:space="preserve">Sciences du Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.98-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdd.002.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169103v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que la recherche en design ? Introduction aux sciences du design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bihanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Quelles sciences du design ?, 01, pp.20-34. </w:t>
+              <w:t xml:space="preserve">, 2015, 2, pp.7-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sdd.001.0022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sdd.002.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169155v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libre accès aux publications scientifiques : invitation à la recherche et à la créativité</w:t>
+                <w:t xml:space="preserve">Revue des revues de recherche scientifique en design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2, pp.98-101. </w:t>
+              <w:t xml:space="preserve">, 2015, Quelles sciences du design ?, 01, pp.118-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sdd.002.0098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sdd.001.0120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639005v1</w:t>
+                <w:t xml:space="preserve">hal-01169156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le numérique change à autrui : introduction à la fabrique phénoménotechnique de l’altérité</w:t>
               </w:r>
@@ -1323,105 +1323,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le design, un acte de communication ?</w:t>
+                <w:t xml:space="preserve">Pour introduire le « playsir » : pourquoi les appareils numériques sont « ludogènes » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Le XXe siècle saisi par la communication, 70, pp.174-180. </w:t>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Du plaisir dans les environnements numériques, 3/1, pp.149-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/herm.070.0174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.1004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169111v1</w:t>
+                <w:t xml:space="preserve">hal-01165651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la spécificité du projet en design : une démonstration</w:t>
               </w:r>
@@ -1479,105 +1479,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour introduire le « playsir » : pourquoi les appareils numériques sont « ludogènes » ?</w:t>
+                <w:t xml:space="preserve">Le design, un acte de communication ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Du plaisir dans les environnements numériques, 3/1, pp.149-161. </w:t>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le XXe siècle saisi par la communication, 70, pp.174-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.1004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/herm.070.0174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165651v1</w:t>
+                <w:t xml:space="preserve">hal-01169111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre le virtuel : une déconstruction</w:t>
               </w:r>
@@ -2377,51 +2377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Deni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design + Research + Society - Future-Focused Thinking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Design Research Society, Jun 2016, Brighton, United Kingdom. pp.2287-2300, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2669,165 +2669,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designers and paradoxical injunctions : How designerly ways of thinking are faced with contradiction</w:t>
+                <w:t xml:space="preserve">There is no difference between the &amp;quot;real&amp;quot; and the &amp;quot;virtual&amp;quot;: a brief phenomenology of digital revolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Congress of International Association of Societies of Design Research (IASDR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Shibaura Institute of Technology, Aug 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Theorizing the Web 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169158v1</w:t>
+                <w:t xml:space="preserve">hal-01164475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There is no difference between the &amp;quot;real&amp;quot; and the &amp;quot;virtual&amp;quot;: a brief phenomenology of digital revolution</w:t>
+                <w:t xml:space="preserve">Designers and paradoxical injunctions : How designerly ways of thinking are faced with contradiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theorizing the Web 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, New York, United States</w:t>
+              <w:t xml:space="preserve">5th International Congress of International Association of Societies of Design Research (IASDR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shibaura Institute of Technology, Aug 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164475v1</w:t>
+                <w:t xml:space="preserve">hal-01169158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour introduire le “playsir” : jouabilité psychique et ludogénéité numérique</w:t>
               </w:r>
@@ -2908,173 +2908,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le design</w:t>
+                <w:t xml:space="preserve">Quelles sciences du design ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Findeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France. , 01, 2015, Sciences du Design, 978-2-13-072957-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdd.001.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169112v1</w:t>
+                <w:t xml:space="preserve">hal-01169114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sciences du design ?</w:t>
+                <w:t xml:space="preserve">Le design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France. , 3991, 128 p., 2015, Que sais-je ?, 978-2-13-062043-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sdd.001.0009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01169114v1</w:t>
+                <w:t xml:space="preserve">hal-01169112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’être et l’écran : comment le numérique change la perception</w:t>
               </w:r>
@@ -3538,290 +3538,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Project or the Specificity of Design Thinking</w:t>
+                <w:t xml:space="preserve">1. Nouvelles mises en expérience du texte : design, littératie, édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Frédéric Darbellay; Zoe Moody; Todd Lubart. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Vial; Marie-Julie Catoir-Brisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creativity, Design Thinking and Interdisciplinarity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Singapore, pp.135-148, 2017, Creativity in the Twenty First Century, 978-981-10-7523-0. </w:t>
+              <w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.11-20, 2017, 9782130788836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-10-7524-7_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/puf.vials.2017.03.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731316v1</w:t>
+                <w:t xml:space="preserve">hal-04849939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1. Nouvelles mises en expérience du texte : design, littératie, édition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vial</w:t>
+                <w:t xml:space="preserve">Le numérique : une chance pour l’édition : conversation avec Frédéric Mériot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Vial; Marie-Julie Catoir-Brisson. </w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vial Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses Universitaires de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.11-20, 2017, 9782130788836. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, , 2017, 978-2-13-078883-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849939v1</w:t>
+                <w:t xml:space="preserve">hal-01551816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique : une chance pour l’édition : conversation avec Frédéric Mériot</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Les Presses Universitaires de France. </w:t>
+                <w:t xml:space="preserve">The Project or the Specificity of Design Thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Darbellay; Zoe Moody; Todd Lubart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Creativity, Design Thinking and Interdisciplinarity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Singapore, pp.135-148, 2017, Creativity in the Twenty First Century, 978-981-10-7523-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-7524-7_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551816v1</w:t>
+                <w:t xml:space="preserve">hal-04731316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image numérique : du virtuel à l'ontophanie</w:t>
               </w:r>
@@ -4867,51 +4867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738560v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bihanic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Le B&#339;uf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.007.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.008.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730083v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial Vial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Le Boeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gagnon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watkin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.005.0009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674414v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sheji.2017.10.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1828" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738565v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bourganel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Collomb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.004.0007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.001.0120" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.002.0007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/artifact.v3i4.5137/art.3.4.4.1_1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2014.12.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.001.0022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.002.0098" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165685v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.068.0151" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.070.0174" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4699" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.1004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164901v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/201437038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G5376GRF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2013.1595" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154867v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rin.1.91-106" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.164.0051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.182.0147" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03200738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bonnardot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441155v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#173;&#8208;julie Catoir-&#173;&#8208;brisson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Deni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21606/drs.2016.143" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674407v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164486v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Stimler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Findeli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.001.0009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164617v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Autres_Collections:L'%C3%AAtre_et_l'%C3%A9cran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/court-traite-du-design%20--9782130627395.htm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143588v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hatier.fr/livre/philosophie-tle-l-es-s-prepabac-reussir-lexamen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89518-5_23" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vermaas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73302-9_1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7524-7_9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516820v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4854-digital-stories.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=4654" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169101v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lucie-editions.com/librairie/ouvrages/ouvrage.jsp?id=85677" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00790233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisg&#233;rault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Gall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marcatel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Borja de Mozota" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01516754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01237907v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738560v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bihanic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Le B&#339;uf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.007.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.008.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674414v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sheji.2017.10.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial Vial" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Le Boeuf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watkin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.005.0009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1828" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738565v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bourganel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Collomb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.004.0007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/artifact.v3i4.5137/art.3.4.4.1_1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2014.12.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.001.0022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.002.0098" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.002.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.001.0120" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165685v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.068.0151" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.1004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4699" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.070.0174" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164901v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/201437038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G5376GRF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2013.1595" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154867v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rin.1.91-106" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.164.0051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.182.0147" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03200738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bonnardot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441155v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#173;&#8208;julie Catoir-&#173;&#8208;brisson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Deni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21606/drs.2016.143" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674407v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164486v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Stimler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169114v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Findeli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.001.0009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164617v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Autres_Collections:L'%C3%AAtre_et_l'%C3%A9cran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/court-traite-du-design%20--9782130627395.htm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143588v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hatier.fr/livre/philosophie-tle-l-es-s-prepabac-reussir-lexamen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89518-5_23" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vermaas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73302-9_1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551816v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731316v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7524-7_9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516820v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4854-digital-stories.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=4654" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169101v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lucie-editions.com/librairie/ouvrages/ouvrage.jsp?id=85677" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00790233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisg&#233;rault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Gall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marcatel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Borja de Mozota" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01516754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01237907v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>